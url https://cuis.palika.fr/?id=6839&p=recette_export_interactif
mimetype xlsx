--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,116 +9,119 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="CRÈME D'AVOCAT ET GALETTE DE PO" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
     <t>CRÈME D'AVOCAT ET GALETTE DE POLENTA</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>CRÈME D'AVOCAT ET GALETTE DE POLENTA  GRO_CDC_024</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Avocat frais (piece)</t>
   </si>
   <si>
-    <t xml:space="preserve">    pommes de terre blanchies en quartiers cuites à cœur pasteurisées</t>
+    <t xml:space="preserve">    POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t xml:space="preserve">    BLANC D'OEUF (P) (conv.)</t>
   </si>
   <si>
-    <t xml:space="preserve">    1000 GOUTTES (L) (conv.)</t>
+    <t xml:space="preserve">    Tabasco Gouttes (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Semoule de maïs (polenta)</t>
   </si>
   <si>
     <t xml:space="preserve">    Gros sel de mer</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    POIVRON rouge France biologique</t>
   </si>
   <si>
     <t xml:space="preserve">    Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
-    <t>lt</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Laver et désinfecter le matériel et le poste de travail.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
@@ -254,51 +257,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E59"/>
+  <dimension ref="A1:E62"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -362,748 +365,790 @@
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.0006</f>
         <v>0.06</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.1</f>
-        <v>10</v>
+        <f>B2*0.0005</f>
+        <v>0.05</v>
       </c>
       <c r="D9" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.2</f>
-        <v>20</v>
+        <f>B2*0.1</f>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>3</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.015</f>
-        <v>1.5</v>
+        <f>B2*0.2</f>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.0006</f>
-        <v>0.06</v>
+        <f>B2*0.015</f>
+        <v>1.5</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.015</f>
-        <v>1.5</v>
+        <f>B2*0.0006</f>
+        <v>0.06</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C14" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.015</f>
+        <v>1.5</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.015</f>
-        <v>1.5</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.015</f>
+        <v>1.5</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.0015</f>
-        <v>0.15</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.084</f>
-        <v>8.4</v>
+        <f>B2*0.0015</f>
+        <v>0.15</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.00045</f>
-        <v>0.045</v>
+        <f>B2*0.084</f>
+        <v>8.4</v>
       </c>
       <c r="D19" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="10">
-        <f>B2*0.00006</f>
-        <v>0.006</v>
+        <f>B2*0.00045</f>
+        <v>0.045</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="C21" s="10">
-        <f>B2*0.0006</f>
-        <v>0.06</v>
+        <f>B2*0.00006</f>
+        <v>0.006</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C22" s="10">
+        <f>B2*0.0006</f>
+        <v>0.06</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="10">
         <f>B2*0.00006</f>
         <v>0.006</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="D23"/>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="A24"/>
+      <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B25" t="s" s="12">
         <v>26</v>
       </c>
-      <c r="B25" t="inlineStr" s="12">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="11">
+        <v>27</v>
+      </c>
+      <c r="B26" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires — Laver et désinfecter les végétaux. Épépiner les poivrons. Peler les oignons. Hacher très finement l'ail. Au cutter, hacher séparément les poivrons et les oignons. Couper en 2 et dénoyauter les avocats. Retirer et citronner la chair des avocats. Réserver au froid dans la cuve du batteur filmée. Au four, cuire à la vapeur pendant 15 min les pommes de terre avec leur peau. Rafraîchir, peler et réserver au froid la pulpe de pommes de terre. Au pinceau, beurrer 4 bacs GN H 35. Réserver au froid.</t>
         </is>
       </c>
-      <c r="C25"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C26"/>
+      <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C27" s="10">
-        <f>B2*0.06</f>
-        <v>6</v>
+        <f>B2*0.5</f>
+        <v>50</v>
       </c>
       <c r="D27" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C28" s="10">
-        <f>B2*0.0006</f>
-        <v>0.06</v>
+        <f>B2*0.06</f>
+        <v>6</v>
       </c>
       <c r="D28" t="s">
         <v>9</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C29" s="10">
+        <f>B2*0.0006</f>
+        <v>0.06</v>
+      </c>
+      <c r="D29" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" t="s" s="8"/>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C30" s="10">
+        <f>B2*0.0005</f>
+        <v>0.05</v>
+      </c>
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s" s="8"/>
+    </row>
+    <row r="31">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="B30" t="inlineStr" s="12">
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" t="s" s="8"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B32" t="inlineStr" s="12">
         <is>
           <t>Cuire la fondue de légumes — Dans un petit rondeau, à l'huile d'olive, faire revenir les oignons hachés sans trop de coloration. Ajouter les poivrons hachés. Laisser cuire 5 minutes. Ajouter les tomates en cubes. Laisser fondre à feu doux jusqu'à évaporation complète de l'eau. Réserver.</t>
         </is>
       </c>
-      <c r="C30"/>
-[...28 lines deleted...]
-      </c>
+      <c r="C32"/>
+      <c r="D32"/>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="10">
         <f>B2*0.015</f>
         <v>1.5</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="10">
+        <f>B2*0.01</f>
+        <v>1</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" t="s" s="8"/>
+    </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35" t="s">
         <v>19</v>
       </c>
-      <c r="C34" s="10">
-[...18 lines deleted...]
-      <c r="D35"/>
+      <c r="C35" s="10">
+        <f>B2*0.015</f>
+        <v>1.5</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>21</v>
       </c>
       <c r="C36" s="10">
-        <f>B2*0.084</f>
-        <v>8.4</v>
+        <f>B2*0.0015</f>
+        <v>0.15</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
-      <c r="A37"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A37" t="s" s="11">
+        <v>29</v>
+      </c>
+      <c r="B37" t="inlineStr" s="12">
+        <is>
+          <t>Confectionner la polenta — Dans un rondeau, porter l'eau salée à ébullition. Verser en pluie, la semoule de maïs dans l'eau bouillante. Mélanger au fouet et cuire à feu doux pendant 10 minutes en remuant. En fin de cuisson, ajouter la fondue de légumes. Verser équitablement la polenta dans les 4 bacs GN. Lisser la surface, refroidir et réserver au froid.</t>
+        </is>
+      </c>
+      <c r="C37"/>
+      <c r="D37"/>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C38" s="10">
+        <f>B2*0.084</f>
+        <v>8.4</v>
+      </c>
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" t="s" s="8"/>
+    </row>
+    <row r="39">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="10">
+        <f>B2*0.0006</f>
+        <v>0.06</v>
+      </c>
+      <c r="D39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" t="s" s="8"/>
+    </row>
+    <row r="40">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" s="10">
         <f>B2*0.015</f>
         <v>1.5</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="B39" t="inlineStr" s="12">
+      <c r="D40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" t="s" s="8"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s" s="11">
+        <v>30</v>
+      </c>
+      <c r="B41" t="inlineStr" s="12">
         <is>
           <t>Confectionner la crème d'avocat — Au fouet, malaxer la chair d'avocat et la pulpe de pommes de terre. Ajouter l'ail réduit en purée, le sel, le poivre et les tomates. En troisième vitesse, fouetter pour parvenir à la consistance d'une crème. Dans une bassine, monter les blancs d'œufs. Au fouet à main, incorporer une partie des blancs d'œufs pour amollir la crème, puis le reste des blancs. Rectifier l'assaisonnement. Réserver au froid.</t>
         </is>
       </c>
-      <c r="C39"/>
-[...28 lines deleted...]
-      </c>
+      <c r="C41"/>
+      <c r="D41"/>
       <c r="E41" t="s" s="8"/>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C42" s="10">
-        <f>B2*0.0006</f>
-        <v>0.06</v>
+        <f>B2*0.5</f>
+        <v>50</v>
       </c>
       <c r="D42" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E42" t="s" s="8"/>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C43" s="10">
-        <f>B2*0.015</f>
-        <v>1.5</v>
+        <f>B2*0.06</f>
+        <v>6</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
       <c r="E43" t="s" s="8"/>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C44" s="10">
         <f>B2*0.0006</f>
         <v>0.06</v>
       </c>
       <c r="D44" t="s">
         <v>9</v>
       </c>
       <c r="E44" t="s" s="8"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C45" s="10">
-        <f>B2*0.015</f>
-        <v>1.5</v>
+        <f>B2*0.0005</f>
+        <v>0.05</v>
       </c>
       <c r="D45" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E45" t="s" s="8"/>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C46" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.015</f>
+        <v>1.5</v>
       </c>
       <c r="D46" t="s">
         <v>9</v>
       </c>
       <c r="E46" t="s" s="8"/>
     </row>
     <row r="47">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C47" s="10">
-        <f>B2*0.015</f>
-        <v>1.5</v>
+        <f>B2*0.0006</f>
+        <v>0.06</v>
       </c>
       <c r="D47" t="s">
         <v>9</v>
       </c>
       <c r="E47" t="s" s="8"/>
     </row>
     <row r="48">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C48" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.015</f>
+        <v>1.5</v>
       </c>
       <c r="D48" t="s">
         <v>9</v>
       </c>
       <c r="E48" t="s" s="8"/>
     </row>
     <row r="49">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C49" s="10">
-        <f>B2*0.0015</f>
-        <v>0.15</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E49" t="s" s="8"/>
     </row>
     <row r="50">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C50" s="10">
-        <f>B2*0.084</f>
-        <v>8.4</v>
+        <f>B2*0.015</f>
+        <v>1.5</v>
       </c>
       <c r="D50" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E50" t="s" s="8"/>
     </row>
     <row r="51">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C51" s="10">
-        <f>B2*0.00045</f>
-        <v>0.045</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D51" t="s">
         <v>9</v>
       </c>
       <c r="E51" t="s" s="8"/>
     </row>
     <row r="52">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C52" s="10">
-        <f>B2*0.00006</f>
-        <v>0.006</v>
+        <f>B2*0.0015</f>
+        <v>0.15</v>
       </c>
       <c r="D52" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E52" t="s" s="8"/>
     </row>
     <row r="53">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C53" s="10">
-        <f>B2*0.0006</f>
-        <v>0.06</v>
+        <f>B2*0.084</f>
+        <v>8.4</v>
       </c>
       <c r="D53" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E53" t="s" s="8"/>
     </row>
     <row r="54">
       <c r="A54"/>
       <c r="B54" t="s">
         <v>23</v>
       </c>
       <c r="C54" s="10">
-        <f>B2*0.00006</f>
-        <v>0.006</v>
+        <f>B2*0.00045</f>
+        <v>0.045</v>
       </c>
       <c r="D54" t="s">
         <v>9</v>
       </c>
       <c r="E54" t="s" s="8"/>
     </row>
     <row r="55">
       <c r="A55"/>
       <c r="B55" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C55" s="10">
-        <f>B2*0.1</f>
-        <v>10</v>
+        <f>B2*0.00006</f>
+        <v>0.006</v>
       </c>
       <c r="D55" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E55" t="s" s="8"/>
     </row>
     <row r="56">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C56" s="10">
+        <f>B2*0.0006</f>
+        <v>0.06</v>
+      </c>
+      <c r="D56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" t="s" s="8"/>
+    </row>
+    <row r="57">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>24</v>
+      </c>
+      <c r="C57" s="10">
+        <f>B2*0.00006</f>
+        <v>0.006</v>
+      </c>
+      <c r="D57" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" t="s" s="8"/>
+    </row>
+    <row r="58">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" s="10">
+        <f>B2*0.1</f>
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>3</v>
+      </c>
+      <c r="E58" t="s" s="8"/>
+    </row>
+    <row r="59">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" s="10">
         <f>B2*0.2</f>
         <v>20</v>
       </c>
-      <c r="D56" t="s">
+      <c r="D59" t="s">
         <v>3</v>
       </c>
-      <c r="E56" t="s" s="8"/>
-[...5 lines deleted...]
-      <c r="B57" t="inlineStr" s="12">
+      <c r="E59" t="s" s="8"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="s" s="11">
+        <v>31</v>
+      </c>
+      <c r="B60" t="inlineStr" s="12">
         <is>
           <t>Dresser la crème d'avocat sur les galettes de polenta — Détailler à l'emporte-pièce, 200 petites galettes de polenta. Garnir les galettes avec de la crème d'avocat pochée à la douille cannelée. Servir 2 galettes par assiette.</t>
         </is>
       </c>
-      <c r="C57"/>
-[...7 lines deleted...]
-      <c r="B58" t="s" s="12">
+      <c r="C60"/>
+      <c r="D60"/>
+      <c r="E60" t="s" s="8"/>
+    </row>
+    <row r="61">
+      <c r="A61" t="s" s="11">
         <v>32</v>
       </c>
-      <c r="C58"/>
-[...4 lines deleted...]
-      <c r="A59" t="s" s="13">
+      <c r="B61" t="s" s="12">
         <v>33</v>
       </c>
-      <c r="B59"/>
-[...2 lines deleted...]
-      <c r="E59" t="s" s="8"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61" t="s" s="8"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="s" s="13">
+        <v>34</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
-    <mergeCell ref="B30:D30"/>
-[...4 lines deleted...]
-    <mergeCell ref="A59:D59"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="A62:D62"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CRÈME D'AVOCAT ET GALETTE DE PO</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>