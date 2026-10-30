--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -5,185 +5,179 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="CRÈME DE PARMESAN ET MOUSSE DE " sheetId="1" r:id="rId1"/>
-    <sheet name="TOASTS À LA TAPENADE" sheetId="2" r:id="rId2"/>
+    <sheet name="TAPENADE (BASE)" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t>CRÈME DE PARMESAN ET MOUSSE DE TOMATE, TOAST À LA TAPENADE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>CRÈME DE PARMESAN ET MOUSSE DE TOMATE, TOAST À LA TAPENADE  GRO_CDC_023</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Parmesan râpé (Parmigiano)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Emmental râpé vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    Coulis de tomate cuisinée</t>
   </si>
   <si>
-    <t xml:space="preserve">    CONCOMBRE France cat.I 500-600g colis de 12</t>
+    <t xml:space="preserve">    CONCOMBRE (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    POIVRON rouge France biologique</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    CÉLERI-BRANCHE vert France cat.I</t>
+    <t xml:space="preserve">    Céleri-branche, côte (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Vinaigre de Xérès</t>
   </si>
   <si>
     <t xml:space="preserve">    Baguette tradition crue précuite</t>
   </si>
   <si>
-    <t xml:space="preserve">    TOASTS À LA TAPENADE — voir l'onglet "TOASTS À LA TAPENADE"</t>
+    <t xml:space="preserve">    TAPENADE (BASE) — voir l'onglet "TAPENADE (BASE)"</t>
   </si>
   <si>
     <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>Dresser et servir — Servir une coupe contenant les deux préparations, accompagnée de deux toasts à la tapenade. Décorer d'une pluche de cerfeuil.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
-    <t>TOASTS À LA TAPENADE</t>
+    <t>TAPENADE (BASE)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
-    <t>référence : 100 pc — lot unique couvrant tous les usages</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    Pain de campagne tranché (kg)</t>
+    <t>référence : 7,2 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>TAPENADE (BASE)  GRO_CDC_034T</t>
   </si>
   <si>
     <t xml:space="preserve">    ANCHOIS France</t>
   </si>
   <si>
     <t xml:space="preserve">    Olives noires dénoyautées bocal</t>
   </si>
   <si>
     <t xml:space="preserve">    Câpres au vinaigre bocal</t>
   </si>
   <si>
     <t xml:space="preserve">    Moutarde de Dijon seau 5kg</t>
-  </si>
-[...1 lines deleted...]
-    <t>Préparer les toasts — Tartiner les toasts tièdes avec la tapenade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -571,228 +565,228 @@
       <c r="C20" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
-      <c r="B22" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
-      <c r="A23"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A23" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B23" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
+        </is>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
-      <c r="A24"/>
-      <c r="B24"/>
+      <c r="A24" t="s" s="11">
+        <v>26</v>
+      </c>
+      <c r="B24" t="inlineStr" s="12">
+        <is>
+          <t>Préparations préliminaires — Peler, épépiner, laver et désinfecter tous les végétaux. Émincer grossièrement le concombre, le poivron, le céleri et l'oignon. Si vous employez des tomates fraîches, retirer le pédoncule, couper en deux, épépiner et couper les en quartiers. Réserver au froid dans un bac GN 1/1 H 200 en polycarbonate. Couper les baguettes de pain en rondelles. Disposer les rondelles de pain sur des grilles de cuisson GN 1/1. Confectionner la tapenade (voir recette). Ranger 100 coupes ou petits bols sur des grilles.</t>
+        </is>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D25"/>
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="10">
+        <f>B2*0.02</f>
+        <v>2</v>
+      </c>
+      <c r="D25" t="s">
+        <v>10</v>
+      </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D26"/>
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="10">
+        <f>B2*0.015</f>
+        <v>1.5</v>
+      </c>
+      <c r="D26" t="s">
+        <v>10</v>
+      </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C27" s="10">
-        <f>B2*0.02</f>
-        <v>2</v>
+        <f>B2*0.005</f>
+        <v>0.5</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C28" s="10">
-        <f>B2*0.015</f>
-        <v>1.5</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D28" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C29" s="10">
-        <f>B2*0.005</f>
-        <v>0.5</v>
+        <f>B2*0.05</f>
+        <v>5</v>
       </c>
       <c r="D29" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
-      <c r="A30"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A30" t="s" s="11">
+        <v>27</v>
+      </c>
+      <c r="B30" t="inlineStr" s="12">
+        <is>
+          <t>Confectionner la crème de parmesan — Dans une russe, porter à ébullition la crème liquide. Ajouter à la crème les fromages râpés et mélanger au fouet. Saler légèrement et poivrer. Se méfier du parmesan qui est parfois un peu salé. Laisser cuire 1 minute. Verser et répartir la crème de fromage dans les coupes ou petits bols. Refroidir la crème suivant la procédure. Au contact du froid, la crème va légèrement durcir. Réserver au froid.</t>
+        </is>
+      </c>
+      <c r="C30"/>
+      <c r="D30"/>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="C31" s="10">
-        <f>B2*0.05</f>
-        <v>5</v>
+        <f>B2*0.035</f>
+        <v>3.5</v>
       </c>
       <c r="D31" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D32"/>
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" s="10">
+        <f>B2*0.00725</f>
+        <v>0.725</v>
+      </c>
+      <c r="D32" t="s">
+        <v>10</v>
+      </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C33" s="10">
-        <f>B2*0.035</f>
-        <v>3.5</v>
+        <f>B2*0.00725</f>
+        <v>0.725</v>
       </c>
       <c r="D33" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C34" s="10">
-        <f>B2*0.00725</f>
-        <v>0.725</v>
+        <f>B2*0.00073</f>
+        <v>0.073</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C35" s="10">
-        <f>B2*0.00725</f>
-        <v>0.725</v>
+        <f>B2*0.00007</f>
+        <v>0.007</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36" t="s" s="11">
         <v>28</v>
       </c>
       <c r="B36" t="inlineStr" s="12">
         <is>
           <t>Confectionner la mousse de tomate — Dans la cuve du batteur, mettre le coulis de tomate, et tous les légumes émincés. Mixer tous les éléments. Ajouter l'huile d'olive et le vinaigre de Xérès. Mixer à nouveau afin de rendre le gaspacho légèrement mousseux. Saler et poivrer. Mixer. Verser le gaspacho sur la crème de fromage.</t>
         </is>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="10">
@@ -890,384 +884,302 @@
         <v>22</v>
       </c>
       <c r="C44" s="10">
         <f>B2*0.0003</f>
         <v>0.03</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s" s="8"/>
     </row>
     <row r="45">
       <c r="A45" t="s" s="13">
         <v>32</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B25:D25"/>
-[...1 lines deleted...]
-    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B30:D30"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="B43:D43"/>
     <mergeCell ref="A45:D45"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E24"/>
+  <dimension ref="A1:E18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>33</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>34</v>
       </c>
       <c r="B2" s="14">
         <v>0.1</v>
       </c>
       <c r="C2" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>35</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.04</f>
-        <v>0.004</v>
+        <f>B2*0.1388888889</f>
+        <v>0.013889</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.01</f>
-        <v>0.001</v>
+        <f>B2*0.4166666667</f>
+        <v>0.041667</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.03</f>
-        <v>0.003</v>
+        <f>B2*0.2083333333</f>
+        <v>0.020833</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.015</f>
-        <v>0.0015</v>
+        <f>B2*0.0277777778</f>
+        <v>0.002778</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.002</f>
-        <v>0.0002</v>
+        <f>B2*0.2083333333</f>
+        <v>0.020833</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
-      <c r="B11" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12"/>
-      <c r="B12"/>
+      <c r="A12" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>Confectionner la tapenade — Mixer ensemble au cutter les filets d'anchois, les olives et les câpres. Mettre dans la cuve du batteur les éléments mixés formant une pâte. Ajouter le poivre et la moutarde. Au fouet, les monter comme une mayonnaise avec l'huile d'olive, de façon à obtenir une pâte crémeuse et onctueuse (éventuellement ajouter un peu de vinaigre ou de citron).</t>
+        </is>
+      </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D13"/>
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*0.1388888889</f>
+        <v>0.013889</v>
+      </c>
+      <c r="D13" t="s">
+        <v>10</v>
+      </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D14"/>
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.4166666667</f>
+        <v>0.041667</v>
+      </c>
+      <c r="D14" t="s">
+        <v>10</v>
+      </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.04</f>
-        <v>0.004</v>
+        <f>B2*0.2083333333</f>
+        <v>0.020833</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D16"/>
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.0277777778</f>
+        <v>0.002778</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.01</f>
-        <v>0.001</v>
+        <f>B2*0.2083333333</f>
+        <v>0.020833</v>
       </c>
       <c r="D17" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
-      <c r="A18"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A18" t="s" s="13">
+        <v>32</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
       <c r="E18" t="s" s="8"/>
-    </row>
-[...73 lines deleted...]
-      <c r="E24" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="8">
+  <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B13:D13"/>
-[...4 lines deleted...]
-    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CRÈME DE PARMESAN ET MOUSSE DE </dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>