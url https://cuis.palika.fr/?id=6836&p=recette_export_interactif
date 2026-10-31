--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,124 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="TOASTS À LA TAPENADE" sheetId="1" r:id="rId1"/>
+    <sheet name="TAPENADE (BASE)" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>TOASTS À LA TAPENADE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>TOASTS À LA TAPENADE  GRO_CDC_034</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t xml:space="preserve">    TAPENADE (BASE) — voir l'onglet "TAPENADE (BASE)"</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>Préparer les toasts — Tartiner les toasts tièdes avec la tapenade.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+  </si>
+  <si>
+    <t>TAPENADE (BASE)</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 7,2 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>TAPENADE (BASE)  GRO_CDC_034T</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ANCHOIS France</t>
   </si>
   <si>
     <t xml:space="preserve">    Olives noires dénoyautées bocal</t>
   </si>
   <si>
     <t xml:space="preserve">    Câpres au vinaigre bocal</t>
   </si>
   <si>
     <t xml:space="preserve">    Moutarde de Dijon seau 5kg</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
-  </si>
-[...19 lines deleted...]
-    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -171,98 +188,100 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
-<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E24"/>
+  <dimension ref="A1:E16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -298,288 +317,421 @@
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.04</f>
         <v>4</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.072</f>
+        <v>7.2</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="s">
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="11">
         <v>10</v>
       </c>
-      <c r="C8" s="10">
-[...10 lines deleted...]
-      <c r="B9" t="s">
+      <c r="B9" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le plan de travail suivant les protocoles.</t>
+        </is>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="11">
         <v>11</v>
       </c>
-      <c r="C9" s="10">
-[...19 lines deleted...]
-      </c>
+      <c r="B10" t="inlineStr" s="12">
+        <is>
+          <t>Préparations préliminaires — Trancher le pain. Déposer les tranches de pain sur des grilles de cuisson. Déboîter et égoutter les anchois, les olives et les câpres suivant la procédure. Préchauffer le four sur la position chaleur sèche à +170°C. Toaster légèrement les tranches de pain et les réserver tièdes.</t>
+        </is>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.015</f>
-        <v>1.5</v>
+        <f>B2*0.04</f>
+        <v>4</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12"/>
-      <c r="B12"/>
+      <c r="A12" t="s" s="11">
+        <v>12</v>
+      </c>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>Confectionner la tapenade — Mixer ensemble au cutter les filets d'anchois, les olives et les câpres. Mettre dans la cuve du batteur les éléments mixés formant une pâte. Ajouter le poivre et la moutarde. Au fouet, les monter comme une mayonnaise avec l'huile d'olive, de façon à obtenir une pâte crémeuse et onctueuse (éventuellement ajouter un peu de vinaigre ou de citron).</t>
+        </is>
+      </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D13"/>
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*0.072</f>
+        <v>7.2</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>13</v>
+      </c>
+      <c r="B14" t="s" s="12">
+        <v>14</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A15" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="B15" t="inlineStr" s="12">
+        <is>
+          <t>Suggestions — On peut aussi utiliser la tapenade pour condimenter les pâtes, les hors-d'œuvre, etc. On peut garnir des moitiés d'œufs durs, d'une farce composée de tapenade et de jaunes d'œufs réduits en purée.</t>
+        </is>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A16" t="s" s="13">
+        <v>16</v>
+      </c>
+      <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
-    </row>
-[...101 lines deleted...]
-      <c r="E24" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B12:D12"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B16:D16"/>
-[...2 lines deleted...]
-    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="A16:D16"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E18"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>17</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>18</v>
+      </c>
+      <c r="B2" s="14">
+        <v>7.2</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>20</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.1388888889</f>
+        <v>1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.4166666667</f>
+        <v>3</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.2083333333</f>
+        <v>1.5</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.0277777778</f>
+        <v>0.2</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.2083333333</f>
+        <v>1.5</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="11">
+        <v>10</v>
+      </c>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>Confectionner la tapenade — Mixer ensemble au cutter les filets d'anchois, les olives et les câpres. Mettre dans la cuve du batteur les éléments mixés formant une pâte. Ajouter le poivre et la moutarde. Au fouet, les monter comme une mayonnaise avec l'huile d'olive, de façon à obtenir une pâte crémeuse et onctueuse (éventuellement ajouter un peu de vinaigre ou de citron).</t>
+        </is>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*0.1388888889</f>
+        <v>1</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.4166666667</f>
+        <v>3</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.2083333333</f>
+        <v>1.5</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.0277777778</f>
+        <v>0.2</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="10">
+        <f>B2*0.2083333333</f>
+        <v>1.5</v>
+      </c>
+      <c r="D17" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="13">
+        <v>16</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TOASTS À LA TAPENADE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>