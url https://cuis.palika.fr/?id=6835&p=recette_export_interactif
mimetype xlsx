--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -32,54 +32,54 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>POIVRONS DOUX À L'HUILE D'OLIVE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>POIVRONS DOUX À L'HUILE D'OLIVE  GRO_CDC_022</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    POIVRON rouge France biologique</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    POIVRON jaune carré Espagne cat.I gros</t>
+    <t xml:space="preserve">    Poivron rouge (pièce) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivron jaune (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Baguette tradition crue précuite</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
@@ -230,51 +230,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E26"/>
+  <dimension ref="A1:E28"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -518,106 +518,134 @@
       </c>
       <c r="B21" t="inlineStr" s="12">
         <is>
           <t>Faire macérer les poivrons — Couper à nouveau dans le sens de la longueur les poivrons. Dans le fond de deux bacs GN 1/1 H 150 en polycarbonate, étaler une couche de pulpe de poivron pelé. Saler et poivrer. Parsemer de l'ail haché sur la pulpe des poivrons. Enduire d'huile d'olive. Renouveler l'opération jusqu'à l'utilisation complète des poivrons. Recouvrir totalement d'huile d'olive. Couvrir les bacs et indiquer la traçabilité sur le couvercle suivant la procédure. Laisser macérer au froid au moins un jour avant leur consommation.</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="11">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="10">
+        <f>B2*0.0011</f>
+        <v>0.11</v>
+      </c>
+      <c r="D23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="10">
+        <f>B2*0.00007</f>
+        <v>0.007</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="11">
         <v>20</v>
       </c>
-      <c r="B23" t="s" s="12">
+      <c r="B25" t="s" s="12">
         <v>21</v>
       </c>
-      <c r="C23"/>
-[...4 lines deleted...]
-      <c r="A24" t="s" s="11">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="11">
         <v>22</v>
       </c>
-      <c r="B24" t="inlineStr" s="12">
+      <c r="B26" t="inlineStr" s="12">
         <is>
           <t>Dresser et servir — Dresser à l'assiette les poivrons en alternant les couleurs. Napper les poivrons avec un peu d'huile d'olive de la macération. Accompagner de toasts.</t>
         </is>
       </c>
-      <c r="C24"/>
-[...18 lines deleted...]
-      <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s" s="8"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B27" t="s" s="12">
+        <v>24</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27" t="s" s="8"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="13">
+        <v>25</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
-    <mergeCell ref="B23:D23"/>
-    <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
-    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="A28:D28"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>POIVRONS DOUX À L'HUILE D'OLIVE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>