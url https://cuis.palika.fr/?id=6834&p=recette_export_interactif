--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -50,51 +50,51 @@
   <si>
     <t>MELON DANS SA NAGE CRÉMEUSE AU BASILIC  GRO_CDC_021</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Billes de melon surgelées</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    MELON (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche épaisse 30% MG</t>
   </si>
   <si>
     <t xml:space="preserve">    LAIT UHT demi écrémé France outre 10 litres</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t xml:space="preserve">    sucre semoule</t>
+    <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    BASILIC (KG) (conv.)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>Dresser — Remplir équitablement les coupes ou raviers de billes de melon au basilic. Répartir la nage sur les billes de melon.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>