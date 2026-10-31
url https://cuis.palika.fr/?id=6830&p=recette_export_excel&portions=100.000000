--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -55,201 +55,201 @@
   <si>
     <t>GRO_CDC_018</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides collectivité (GRO.ENT.FR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:28</t>
+    <t>31/10/2026 02:18</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00POT_MP033</t>
+  </si>
+  <si>
+    <t>Vinaigre de Xérès</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>FLEUR-THYM</t>
   </si>
   <si>
     <t>Fleur de thym dehydratee</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
-    <t>00POT_MP033</t>
-[...10 lines deleted...]
-  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM6520160</t>
   </si>
   <si>
     <t>PERSIL simple France botte</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00780</t>
+  </si>
+  <si>
+    <t>Oignons émincés surgelés</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
-  </si>
-[...7 lines deleted...]
-    <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Entrées froides collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
@@ -544,481 +544,483 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>61.24055</v>
+        <v>50.66555</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.6124055</v>
+        <v>0.5066555</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>61.24055</v>
+        <v>50.66555</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.012</v>
+        <v>1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.012</v>
+        <v>1</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*12.5</f>
-        <v>0.15</v>
+        <f>E7*12</f>
+        <v>12</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.012</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.012</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*28</f>
-        <v>0.336</v>
+        <f>E8*12.5</f>
+        <v>0.15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>1</v>
+        <v>0.012</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>0.012</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12</f>
-        <v>12</v>
+        <f>E9*28</f>
+        <v>0.336</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>0.15</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G10" s="4">
         <f>E10*65.22</f>
         <v>9.783</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" s="9">
         <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*5</f>
-        <v>5</v>
+        <f>E11*0.5</f>
+        <v>0.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D12" s="9">
         <v>1.5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*4.5</f>
-        <v>6.75</v>
+        <f>E12*0.45</f>
+        <v>0.675</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" s="9">
         <v>0.073</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" s="9">
         <v>0.1</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
         <f>E14*9.26</f>
         <v>0.926</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*2.92</f>
-        <v>14.6</v>
+        <f>E15*3.89</f>
+        <v>11.67</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D16" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*3.89</f>
-        <v>11.67</v>
+        <f>E16*2.92</f>
+        <v>14.6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s" s="3">
         <v>63</v>
       </c>
       <c r="G17" s="12">
         <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
@@ -1031,334 +1033,334 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>64</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>65</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>66</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>67</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>68</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>70</v>
       </c>
       <c r="C3" t="s">
         <v>71</v>
       </c>
       <c r="D3" s="11">
         <v>5</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>72</v>
       </c>
       <c r="C4" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="11">
         <v>3</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>73</v>
       </c>
       <c r="C5" t="s">
         <v>71</v>
       </c>
       <c r="D5" s="11">
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>74</v>
       </c>
       <c r="C6" t="s">
         <v>68</v>
       </c>
       <c r="D6" s="11">
         <v>0.03</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>76</v>
       </c>
       <c r="C7" t="s">
         <v>71</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" t="s">
+        <v>50</v>
+      </c>
+      <c r="F7" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>77</v>
       </c>
       <c r="C8" t="s">
         <v>68</v>
       </c>
       <c r="D8" s="11">
         <v>0.15</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>78</v>
       </c>
       <c r="C9" t="s">
         <v>71</v>
       </c>
       <c r="D9" s="11">
         <v>1.5</v>
       </c>
       <c r="E9" t="s">
+        <v>50</v>
+      </c>
+      <c r="F9" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>79</v>
       </c>
       <c r="C10" t="s">
         <v>71</v>
       </c>
       <c r="D10" s="11">
         <v>0.012</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>80</v>
       </c>
       <c r="C11" t="s">
         <v>71</v>
       </c>
       <c r="D11" s="11">
         <v>1</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>81</v>
       </c>
       <c r="C12" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="11">
         <v>0.75</v>
       </c>
       <c r="E12" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>82</v>
       </c>
       <c r="C13" t="s">
         <v>71</v>
       </c>
       <c r="D13" s="11">
         <v>0.15</v>
       </c>
       <c r="E13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>83</v>
       </c>
       <c r="C14" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="11">
         <v>0.073</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>84</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="11">
         <v>0.012</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
@@ -1479,51 +1481,51 @@
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s" s="13">
         <v>93</v>
       </c>
       <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D25"/>
+  <dimension ref="A1:D26"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>94</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_018 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_018 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
@@ -1550,291 +1552,306 @@
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
         <v>97</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Laver le poisson suivant la procédure. Laisser égoutter le poisson dans des bacs GN 1/1 H 100 perforés. Filmer et doubler les bacs perforés de seconds bacs non perforés. Réserver au froid. Laver et désinfecter le basilic et le persil. Au cutter, hacher le basilic et le persil séparément. Réserver le basilic et le persil au froid dans 2 calottes filmées en attente d'utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>99</v>
       </c>
       <c r="C8" s="11">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="16">
         <v>100</v>
       </c>
       <c r="B9" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner la marinade — Dans un rondeau ou une sauteuse, faire revenir à l'huile d'olive, sans trop les colorer, les oignons émincés. Ajouter la tomate en dés, la fleur de thym et l'ail haché. Saler et poivrer. Cuire 10 à 15 minutes. Ajouter le basilic haché au dernier moment. Déglacer avec le vinaigre de Xérès. Laisser compoter 2 à 3 minutes. Débarrasser la marinade dans un bac GN 1/1 H 100.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B16</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E16</f>
         <v>5</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>3</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B14</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E14</f>
         <v>0.1</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>98</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>99</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B9</f>
         <v>Fleur de thym dehydratee</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E9</f>
         <v>0.012</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B7</f>
         <v>Vinaigre de Xérès</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E7</f>
         <v>1</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>101</v>
       </c>
       <c r="C17" s="11">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.012</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="16">
+      <c r="A19"/>
+      <c r="B19" t="str">
+        <f>Besoins!B13</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C19" s="11">
+        <f>Besoins!E13</f>
+        <v>0.073</v>
+      </c>
+      <c r="D19" t="str">
+        <f>Besoins!F13</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="16">
         <v>102</v>
       </c>
-      <c r="B19" t="str" s="13">
+      <c r="B20" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Cuire les sardines à l'unilatéral — Préchauffer le four sur la position chaleur sèche à +180°C. Éponger les sardines sur du papier absorbant. Huiler à l'huile d'olive le fond de 3 bacs GN 1/1 H 45. Ranger les sardines dans le fond des bacs huilés. Saler et poivrer. Étager les bacs sur l'échelle de four. Enfourner et cuire les sardines, pendant 4 à 6 minutes environ. Contrôler la cuisson.</v>
       </c>
-      <c r="C19"/>
-[...4 lines deleted...]
-      <c r="B20" t="s">
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
         <v>101</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C21" s="11">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      <c r="A21" t="s" s="16">
+      <c r="D21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="16">
         <v>103</v>
       </c>
-      <c r="B21" t="str" s="13">
+      <c r="B22" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Terminer la préparation des sardines — Répartir la marinade sur les sardines cuites. Saupoudrer de persil haché. Refroidir suivant la procédure.</v>
       </c>
-      <c r="C21"/>
-[...3 lines deleted...]
-      <c r="A22" t="s" s="16">
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="16">
         <v>104</v>
       </c>
-      <c r="B22" t="str" s="13">
+      <c r="B23" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Servir — Servir en hors-d'œuvre, 2 sardines par assiette et napper avec de la marinade.</v>
       </c>
-      <c r="C22"/>
-[...3 lines deleted...]
-      <c r="A23" t="s" s="16">
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="16">
         <v>105</v>
       </c>
-      <c r="B23" t="str" s="13">
+      <c r="B24" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Suggestion — On peut utiliser des filets de différents poissons comme le maquereau, le rouget, etc.</v>
       </c>
-      <c r="C23"/>
-[...4 lines deleted...]
-      <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="17">
-[...1 lines deleted...]
-      </c>
+      <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B19:D19"/>
-    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B20:D20"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
-    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="A26:D26"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SARDINES À L'ESCABÈCHE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>