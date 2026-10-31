--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,92 +9,95 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="CONCOMBRE AU YAOURT (TZATZIKI)" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>CONCOMBRE AU YAOURT (TZATZIKI)</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>CONCOMBRE AU YAOURT (TZATZIKI)  GRO_CDC_017</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    CONCOMBRE France cat.I 500-600g colis de 12</t>
+    <t xml:space="preserve">    CONCOMBRE (KG) (conv.)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    MENTHE (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Yaourt nature au lait entier 5kg</t>
   </si>
   <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Paprika en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
@@ -227,51 +230,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E35"/>
+  <dimension ref="A1:E38"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -349,400 +352,442 @@
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.0625</f>
         <v>6.25</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.00125</f>
-        <v>0.125</v>
+        <f>B2*0.0025</f>
+        <v>0.25</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.0004</f>
-        <v>0.04</v>
+        <f>B2*0.00125</f>
+        <v>0.125</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.0003</f>
-        <v>0.03</v>
+        <f>B2*0.0004</f>
+        <v>0.04</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10">
+        <f>B2*0.0003</f>
+        <v>0.03</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="10">
         <f>B2*0.0001</f>
         <v>0.01</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="D14"/>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B15" t="inlineStr" s="12">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B16" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="C15"/>
-[...7 lines deleted...]
-      <c r="B16" t="inlineStr" s="12">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B17" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires — Éplucher, laver et désinfecter les végétaux suivant la procédure. Épépiner les concombres. Au coupe-légumes, émincer finement ou tailler les concombres en dés. Réserver au froid dans 1 bac GN 1/1 H 200 en polycarbonate muni d'une grille égouttoir. Dégermer l'ail. Au mixeur, hacher l'ail. Réserver. Ciseler les feuilles de menthe. Réserver au froid.</t>
         </is>
       </c>
-      <c r="C16"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C17"/>
+      <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.00075</f>
-        <v>0.075</v>
+        <f>B2*0.1</f>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.0003</f>
-        <v>0.03</v>
+        <f>B2*0.00075</f>
+        <v>0.075</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C20" s="10">
-        <f>B2*0.0625</f>
-        <v>6.25</v>
+        <f>B2*0.0003</f>
+        <v>0.03</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C21" s="10">
-        <f>B2*0.00125</f>
-        <v>0.125</v>
+        <f>B2*0.0625</f>
+        <v>6.25</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="10">
+        <f>B2*0.0025</f>
+        <v>0.25</v>
+      </c>
+      <c r="D22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C23" s="10">
+        <f>B2*0.00125</f>
+        <v>0.125</v>
+      </c>
+      <c r="D23" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="10">
         <f>B2*0.0004</f>
         <v>0.04</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="B23" t="inlineStr" s="12">
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="11">
+        <v>20</v>
+      </c>
+      <c r="B25" t="inlineStr" s="12">
         <is>
           <t>Confectionner la sauce au yaourt — Pour faciliter le mélange, dans un bac en polycarbonate ou une bassine assez grande pour contenir l'ensemble des éléments, dépoter les yaourts nature. Ajouter le jus de citron, l'huile d'olive, la menthe ciselée, le sel et le poivre. Mélanger et émulsionner au fouet tous les éléments de la sauce. Rectifier l'assaisonnement.</t>
         </is>
       </c>
-      <c r="C23"/>
-[...28 lines deleted...]
-      </c>
+      <c r="C25"/>
+      <c r="D25"/>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" s="10">
+        <f>B2*0.1</f>
         <v>10</v>
-      </c>
-[...2 lines deleted...]
-        <v>0.03</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C27" s="10">
-        <f>B2*0.0625</f>
-        <v>6.25</v>
+        <f>B2*0.00075</f>
+        <v>0.075</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C28" s="10">
-        <f>B2*0.00125</f>
-        <v>0.125</v>
+        <f>B2*0.0003</f>
+        <v>0.03</v>
       </c>
       <c r="D28" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C29" s="10">
-        <f>B2*0.0004</f>
-        <v>0.04</v>
+        <f>B2*0.0625</f>
+        <v>6.25</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C30" s="10">
-        <f>B2*0.0003</f>
-        <v>0.03</v>
+        <f>B2*0.0025</f>
+        <v>0.25</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="10">
+        <f>B2*0.00125</f>
+        <v>0.125</v>
+      </c>
+      <c r="D31" t="s">
+        <v>13</v>
+      </c>
+      <c r="E31" t="s" s="8"/>
+    </row>
+    <row r="32">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" s="10">
+        <f>B2*0.0004</f>
+        <v>0.04</v>
+      </c>
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" t="s" s="8"/>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="s">
         <v>16</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C33" s="10">
+        <f>B2*0.0003</f>
+        <v>0.03</v>
+      </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" t="s" s="8"/>
+    </row>
+    <row r="34">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="10">
         <f>B2*0.0001</f>
         <v>0.01</v>
       </c>
-      <c r="D31" t="s">
-[...8 lines deleted...]
-      <c r="B32" t="inlineStr" s="12">
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s" s="8"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B35" t="inlineStr" s="12">
         <is>
           <t>Assaisonner — Adjoindre les cubes ou l'émincé de concombre à la sauce. Mélanger intimement. Mettre au point l'assaisonnement. Réserver dans un bac en polycarbonate GN 2/1 H 200. Couvrir et stocker au froid à +3°C au moins une heure avant de dresser.</t>
         </is>
       </c>
-      <c r="C32"/>
-[...7 lines deleted...]
-      <c r="B33" t="s" s="12">
+      <c r="C35"/>
+      <c r="D35"/>
+      <c r="E35" t="s" s="8"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="11">
         <v>22</v>
       </c>
-      <c r="C33"/>
-[...4 lines deleted...]
-      <c r="A34" t="s" s="11">
+      <c r="B36" t="s" s="12">
         <v>23</v>
       </c>
-      <c r="B34" t="inlineStr" s="12">
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36" t="s" s="8"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="11">
+        <v>24</v>
+      </c>
+      <c r="B37" t="inlineStr" s="12">
         <is>
           <t>Commentaires — Dans le Bassin Méditerranéen et le Proche Orient, le concombre au yaourt est un plat traditionnel (tzatzikis en grec, dans le cacik turc on y ajoute de l'aneth, etc.).</t>
         </is>
       </c>
-      <c r="C34"/>
-[...10 lines deleted...]
-      <c r="E35" t="s" s="8"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37" t="s" s="8"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="s" s="13">
+        <v>25</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
-    <mergeCell ref="B23:D23"/>
-[...3 lines deleted...]
-    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="A38:D38"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CONCOMBRE AU YAOURT (TZATZIKI)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>