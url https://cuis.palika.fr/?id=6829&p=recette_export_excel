--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,173 +17,185 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CONCOMBRE AU YAOURT (TZATZIKI)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_017</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides collectivité (GRO.ENT.FR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:17</t>
+    <t>31/10/2026 03:01</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-PAPRIKA</t>
   </si>
   <si>
     <t>Paprika en poudre</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
+    <t>RNME101408</t>
+  </si>
+  <si>
+    <t>Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
-[...2 lines deleted...]
-    <t>u</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>PF-YAOURT-NAT-5K</t>
   </si>
   <si>
     <t>Yaourt nature au lait entier 5kg</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t>RNM17710123</t>
   </si>
   <si>
     <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM0560123</t>
   </si>
   <si>
     <t>CONCOMBRE France cat.I 500-600g colis de 12</t>
   </si>
@@ -205,123 +217,144 @@
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Entrées froides collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ CONCOMBRE France cat.I 500-600g colis de 12</t>
+    <t xml:space="preserve">    ↳ CONCOMBRE (KG)</t>
+  </si>
+  <si>
+    <t>Conversions légumes (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CONCOMBRE France cat.I 500-600g colis de 12</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MENTHE (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MENTHE France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Yaourt nature au lait entier 5kg</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L)</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">        ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Paprika en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Dresser — Servir en ravier. Saupoudrer d'une petite pincée de paprika et de menthe fraîche ciselée.</t>
   </si>
   <si>
     <t>Fiche technique — CONCOMBRE AU YAOURT (TZATZIKI)</t>
   </si>
   <si>
     <t>CONCOMBRE AU YAOURT (TZATZIKI)  GRO_CDC_017</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    CONCOMBRE (KG) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    MENTHE (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -502,757 +535,844 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>16.6565</v>
+        <v>25.775547619048</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.166565</v>
+        <v>0.25775547619048</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>16.6565</v>
+        <v>25.775547619048</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.04</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*9.5</f>
         <v>0.38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D8" s="9">
         <v>0.01</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*14.8</f>
         <v>0.148</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9" s="9">
-        <v>0.025</v>
+        <v>0.333333</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.025</v>
+        <v>0.333333</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*65.22</f>
-        <v>1.6305</v>
+        <f>E9*8.1571510143</f>
+        <v>2.719048</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>6.25</v>
+        <v>0.025</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>6.25</v>
+        <v>0.025</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*65.22</f>
+        <v>1.6305</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>0.075</v>
+        <v>6.25</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.075</v>
+        <v>6.25</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*6.5</f>
-        <v>0.4875</v>
+        <f>E11*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
-        <v>10</v>
+        <v>0.075</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>10</v>
+        <v>0.075</v>
       </c>
       <c r="F12" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*1</f>
-        <v>10</v>
+        <f>E12*6.5</f>
+        <v>0.4875</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
         <v>50</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*4</f>
-        <v>4</v>
+        <f>E13*1</f>
+        <v>20</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D14" s="9">
-        <v>0.03</v>
+        <v>1</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F14" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*0.4</f>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="9">
         <v>0.03</v>
       </c>
-      <c r="F14" t="s">
-[...3 lines deleted...]
-        <f>E14*0.35</f>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>0.03</v>
+      </c>
+      <c r="F15" t="s">
+        <v>35</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*0.35</f>
         <v>0.0105</v>
       </c>
     </row>
-    <row r="15">
-[...9 lines deleted...]
-        <f>SUM(G7:G14)</f>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16" t="s" s="3">
+        <v>59</v>
+      </c>
+      <c r="G16" s="12">
+        <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D3" s="11">
         <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D4" s="11">
-        <v>0.075</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="D5" s="11">
-        <v>0.03</v>
+        <v>0.075</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D6" s="11">
-        <v>1</v>
+        <v>0.03</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
+        <v>2</v>
+      </c>
+      <c r="B7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" s="11">
         <v>1</v>
       </c>
-      <c r="B7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C8" t="s">
         <v>69</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="11">
-        <v>0.125</v>
+        <v>6.25</v>
       </c>
       <c r="E8" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D9" s="11">
-        <v>0.025</v>
+        <v>0.25</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="C10" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D10" s="11">
-        <v>0.04</v>
+        <v>0.333</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D11" s="11">
-        <v>0.03</v>
+        <v>0.125</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="F11" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0.025</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
         <v>1</v>
       </c>
-      <c r="B12" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="11">
+      <c r="B13" t="s">
+        <v>81</v>
+      </c>
+      <c r="C13" t="s">
+        <v>69</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.04</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" t="s">
+        <v>69</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D15" s="11">
         <v>0.01</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E15" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>80</v>
+        <v>89</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1284,415 +1404,437 @@
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Assaisonner — Adjoindre les cubes ou l'émincé de concombre à la sauce. Mélanger intimement. Mettre au point l'assaisonnement. Réserver dans un bac en polycarbonate GN 2/1 H 200. Couvrir et stocker au froid à +3°C au moins une heure avant de dresser.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="13">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Commentaires — Dans le Bassin Méditerranéen et le Proche Orient, le concombre au yaourt est un plat traditionnel (tzatzikis en grec, dans le cacik turc on y ajoute de l'aneth, etc.).</t>
         </is>
       </c>
       <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D26"/>
+  <dimension ref="A1:D28"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_017 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_017 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Éplucher, laver et désinfecter les végétaux suivant la procédure. Épépiner les concombres. Au coupe-légumes, émincer finement ou tailler les concombres en dés. Réserver au froid dans 1 bac GN 1/1 H 200 en polycarbonate muni d'une grille égouttoir. Dégermer l'ail. Au mixeur, hacher l'ail. Réserver. Ciseler les feuilles de menthe. Réserver au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="str">
-[...1 lines deleted...]
-        <v>CONCOMBRE France cat.I 500-600g colis de 12</v>
+      <c r="B7" t="s">
+        <v>95</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E12</f>
+        <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
-      <c r="D7" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D7" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B12</f>
         <v>AIL frais France cat.I 60-80mm</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E12</f>
         <v>0.075</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B11</f>
         <v>Yaourt nature au lait entier 5kg</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E11</f>
         <v>6.25</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="C11" s="11">
+        <f>'Besoins'!$B$2*0.25</f>
+        <v>0.25</v>
+      </c>
+      <c r="D11" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>98</v>
+      </c>
+      <c r="C12" s="11">
         <f>'Besoins'!$B$2*0.125</f>
         <v>0.125</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="B12" t="str">
+      <c r="D12" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="str">
         <f>Besoins!B7</f>
         <v>Paprika en poudre</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C13" s="11">
         <f>Besoins!E7</f>
         <v>0.04</v>
       </c>
-      <c r="D12" t="str">
+      <c r="D13" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="13">
-[...3 lines deleted...]
-      <c r="B13" t="str" s="13">
+    <row r="14">
+      <c r="A14" t="s" s="16">
+        <v>99</v>
+      </c>
+      <c r="B14" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner la sauce au yaourt — Pour faciliter le mélange, dans un bac en polycarbonate ou une bassine assez grande pour contenir l'ensemble des éléments, dépoter les yaourts nature. Ajouter le jus de citron, l'huile d'olive, la menthe ciselée, le sel et le poivre. Mélanger et émulsionner au fouet tous les éléments de la sauce. Rectifier l'assaisonnement.</v>
       </c>
-      <c r="C13"/>
-[...4 lines deleted...]
-      <c r="B14" t="str">
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>95</v>
+      </c>
+      <c r="C15" s="11">
+        <f>'Besoins'!$B$2*10</f>
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="str">
         <f>Besoins!B12</f>
-        <v>CONCOMBRE France cat.I 500-600g colis de 12</v>
-[...1 lines deleted...]
-      <c r="C14" s="11">
+        <v>AIL frais France cat.I 60-80mm</v>
+      </c>
+      <c r="C16" s="11">
         <f>Besoins!E12</f>
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D14" t="str">
+        <v>0.075</v>
+      </c>
+      <c r="D16" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="15">
-[...1 lines deleted...]
-      <c r="B15" t="str">
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>96</v>
+      </c>
+      <c r="C17" s="11">
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
+      </c>
+      <c r="D17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="str">
         <f>Besoins!B11</f>
-        <v>AIL frais France cat.I 60-80mm</v>
-[...1 lines deleted...]
-      <c r="C15" s="11">
+        <v>Yaourt nature au lait entier 5kg</v>
+      </c>
+      <c r="C18" s="11">
         <f>Besoins!E11</f>
-        <v>0.075</v>
-[...1 lines deleted...]
-      <c r="D15" t="str">
+        <v>6.25</v>
+      </c>
+      <c r="D18" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="16">
-[...32 lines deleted...]
-      <c r="C18" s="11">
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>97</v>
+      </c>
+      <c r="C19" s="11">
+        <f>'Besoins'!$B$2*0.25</f>
+        <v>0.25</v>
+      </c>
+      <c r="D19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C20" s="11">
         <f>'Besoins'!$B$2*0.125</f>
         <v>0.125</v>
       </c>
-      <c r="D18" t="s">
-[...30 lines deleted...]
-        <v>kg</v>
+      <c r="D20" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
+        <f>Besoins!B7</f>
+        <v>Paprika en poudre</v>
+      </c>
+      <c r="C21" s="11">
+        <f>Besoins!E7</f>
+        <v>0.04</v>
+      </c>
+      <c r="D21" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="str">
+        <f>Besoins!B15</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C22" s="11">
+        <f>Besoins!E15</f>
+        <v>0.03</v>
+      </c>
+      <c r="D22" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="str">
         <f>Besoins!B8</f>
         <v>Poivre blanc moulu</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C23" s="11">
         <f>Besoins!E8</f>
         <v>0.01</v>
       </c>
-      <c r="D21" t="str">
+      <c r="D23" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="22">
-[...3 lines deleted...]
-      <c r="B22" t="str" s="13">
+    <row r="24">
+      <c r="A24" t="s" s="16">
+        <v>100</v>
+      </c>
+      <c r="B24" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Assaisonner — Adjoindre les cubes ou l'émincé de concombre à la sauce. Mélanger intimement. Mettre au point l'assaisonnement. Réserver dans un bac en polycarbonate GN 2/1 H 200. Couvrir et stocker au froid à +3°C au moins une heure avant de dresser.</v>
       </c>
-      <c r="C22"/>
-[...6 lines deleted...]
-      <c r="B23" t="str" s="13">
+      <c r="C24"/>
+      <c r="D24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="16">
+        <v>101</v>
+      </c>
+      <c r="B25" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Dresser — Servir en ravier. Saupoudrer d'une petite pincée de paprika et de menthe fraîche ciselée.</v>
       </c>
-      <c r="C23"/>
-[...6 lines deleted...]
-      <c r="B24" t="str" s="13">
+      <c r="C25"/>
+      <c r="D25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="16">
+        <v>102</v>
+      </c>
+      <c r="B26" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Commentaires — Dans le Bassin Méditerranéen et le Proche Orient, le concombre au yaourt est un plat traditionnel (tzatzikis en grec, dans le cacik turc on y ajoute de l'aneth, etc.).</v>
       </c>
-      <c r="C24"/>
-[...12 lines deleted...]
-      <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B13:D13"/>
-[...1 lines deleted...]
-    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B14:D14"/>
     <mergeCell ref="B24:D24"/>
-    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="A28:D28"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CONCOMBRE AU YAOURT (TZATZIKI)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>