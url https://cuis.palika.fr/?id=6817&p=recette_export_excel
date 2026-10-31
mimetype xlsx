--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -64,96 +64,96 @@
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>0,03 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:18</t>
+    <t>31/10/2026 03:02</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>RNM1950160</t>
   </si>
   <si>
     <t>MENTHE France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
@@ -377,79 +377,79 @@
       <c r="B7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>4</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>133.33333333333</v>
+        <v>13.333333333333</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>4</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -556,52 +556,52 @@
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
         <v>1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>1</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*4</f>
-        <v>4</v>
+        <f>E7*0.4</f>
+        <v>0.4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8" t="s" s="3">
         <v>35</v>
       </c>
       <c r="G8" s="12">
         <f>SUM(G7:G7)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>