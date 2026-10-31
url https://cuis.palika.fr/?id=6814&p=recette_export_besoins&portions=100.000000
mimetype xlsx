--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -26,72 +26,72 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>MOZZA-TRANCHE</t>
   </si>
   <si>
     <t>Mozzarella tranchée fraîche</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
@@ -294,51 +294,51 @@
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="4">
         <v>47.5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3">
         <v>13.333</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="4">
-        <v>66.6667</v>
+        <v>6.6667</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="3">
         <v>0.073</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="4">
         <v>0.0255</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>24</v>
@@ -346,51 +346,51 @@
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="3">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="4">
         <v>26.28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="5">
         <v>27</v>
       </c>
       <c r="F8" s="6">
-        <v>148.39</v>
+        <v>88.39</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TOMATE ET MOZZARELLA PARFUMÉES </dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>