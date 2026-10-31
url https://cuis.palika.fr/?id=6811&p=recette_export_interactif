--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,101 +9,104 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="TARAMA" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>TARAMA</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>TARAMA  GRO_CDC_014</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Oeufs de lompe rouges</t>
   </si>
   <si>
     <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t xml:space="preserve">    HUILE TOURNESOL (L) (conv.)</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    LAIT</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ANETH France botte</t>
+    <t xml:space="preserve">    ANETH (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Baies roses (poivre rose)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
@@ -221,51 +224,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E29"/>
+  <dimension ref="A1:E31"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -329,332 +332,360 @@
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.0015</f>
         <v>0.15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.04</f>
-        <v>4</v>
+        <f>B2*0.0012</f>
+        <v>0.12</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.015</f>
-        <v>1.5</v>
+        <f>B2*0.04</f>
+        <v>4</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.015</f>
+        <v>1.5</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.00007</f>
-        <v>0.007</v>
+        <f>B2*0.00073</f>
+        <v>0.073</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.0002</f>
-        <v>0.02</v>
+        <f>B2*0.00007</f>
+        <v>0.007</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="10">
+        <f>B2*0.0002</f>
+        <v>0.02</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="10">
         <f>B2*0.00005</f>
         <v>0.005</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B16" t="inlineStr" s="12">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B17" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant la procédure.</t>
         </is>
       </c>
-      <c r="C16"/>
-[...7 lines deleted...]
-      <c r="B17" t="inlineStr" s="12">
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="11">
+        <v>20</v>
+      </c>
+      <c r="B18" t="inlineStr" s="12">
         <is>
           <t>Faire tremper le pain — Dans une calotte, faire tremper le pain rassis dans le lait, préalablement coupé en rondelles. Quand le pain est complètement imbibé, l'égoutter et le presser de façon à extirper tout le liquide.</t>
         </is>
       </c>
-      <c r="C17"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C18"/>
+      <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.015</f>
+        <v>1.5</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
         <v>7</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C20" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
-      <c r="D19" t="s">
-[...8 lines deleted...]
-      <c r="B20" t="inlineStr" s="12">
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B21" t="inlineStr" s="12">
         <is>
           <t>Confectionner la pâte à tarama — Au cutter, hacher très finement l'ail. Dans la cuve du batteur, au fouet, travailler le pain, l'ail et les œufs de lompe afin d'obtenir une pâte homogène et compacte. Ajouter à la pâte le jus de citron, le sel et le poivre. À l'aide du fouet, comme pour une mayonnaise, monter la pâte jusqu'à l'obtention d'un appareil léger et onctueux. Rectifier l'assaisonnement. Débarrasser dans un bac GN 1/1 H 65 en polycarbonate. Filmer pour empêcher de faire sécher la surface, couvrir et stocker au froid à +3°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="C20"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C21"/>
+      <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C22" s="10">
-        <f>B2*0.0015</f>
-        <v>0.15</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C23" s="10">
-        <f>B2*0.04</f>
-        <v>4</v>
+        <f>B2*0.0015</f>
+        <v>0.15</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C24" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.0012</f>
+        <v>0.12</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="10">
+        <f>B2*0.04</f>
+        <v>4</v>
+      </c>
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s">
         <v>15</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C26" s="10">
+        <f>B2*0.00073</f>
+        <v>0.073</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" t="s" s="8"/>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="B26" t="inlineStr" s="12">
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" t="s" s="8"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="B28" t="inlineStr" s="12">
         <is>
           <t>Dresser — Présenter le tarama tartiné ou poché à la douille cannelée sur toast, ou dresser en quenelles accompagnées de toasts. Décorer avec des rondelles de citron cannelées, des olives noires, des pluches d'aneth, des baies roses, etc. Il peut aussi se servir avec des blinis.</t>
         </is>
       </c>
-      <c r="C26"/>
-[...8 lines deleted...]
-      <c r="C27" s="10">
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="10">
         <f>B2*0.00005</f>
         <v>0.005</v>
       </c>
-      <c r="D27" t="s">
-[...9 lines deleted...]
-      <c r="C28" s="10">
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s" s="8"/>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="10">
         <f>B2*0.0002</f>
         <v>0.02</v>
       </c>
-      <c r="D28" t="s">
-[...11 lines deleted...]
-      <c r="E29" t="s" s="8"/>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" t="s" s="8"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="13">
+        <v>23</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
-    <mergeCell ref="B20:D20"/>
-[...1 lines deleted...]
-    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="A31:D31"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TARAMA</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>