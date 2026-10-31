--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -89,63 +89,63 @@
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MENTHE (KG)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MENTHE France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Boulgour gros grain</t>
   </si>
   <si>
     <t>Céréales et légumineuses sèches</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>FRUIT FRAIS</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAITUE Iceberg Espagne cat.I colis de 10</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>