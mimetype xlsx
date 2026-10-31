--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -71,81 +71,81 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MARRON CHATAIGNE France G2(65-85/kg) filet 5kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POMME Golden France cat.I 170/220g plateau 2rg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HADDOCK fumé (filet) avec peau France</t>
   </si>
   <si>
     <t>Poissons transformés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vinaigre de framboise</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Huile de noix vierge</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ HUILE TOURNESOL (L)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Huile de tournesol bidon 5L</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Échalotte hachée IQF</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Moutarde à l'ancienne grains</t>
+  </si>
+  <si>
     <t>Sels et condiments de base</t>
-  </si>
-[...28 lines deleted...]
-    <t xml:space="preserve">    ↳ Moutarde à l'ancienne grains</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
@@ -404,131 +404,131 @@
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="3">
         <v>0.3</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="3">
         <v>0.25</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="3">
         <v>0.1</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="3">
         <v>0.2</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="3">
         <v>0.015</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="3">
         <v>0.006</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>