--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -26,138 +26,138 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
+  </si>
+  <si>
+    <t>VINAIGRE-FRAMB</t>
+  </si>
+  <si>
+    <t>Vinaigre de framboise</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>HUI-NOIX</t>
+  </si>
+  <si>
+    <t>Huile de noix vierge</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
     <t>RNME101405</t>
   </si>
   <si>
     <t>Huile de tournesol bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
-[...1 lines deleted...]
-  <si>
     <t>u</t>
   </si>
   <si>
-    <t>HUI-NOIX</t>
-[...10 lines deleted...]
-  <si>
     <t>RNM3120123</t>
   </si>
   <si>
     <t>ENDIVE France extra colis 5kg</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM19450123</t>
   </si>
   <si>
     <t>MARRON CHATAIGNE France G2(65-85/kg) filet 5kg</t>
   </si>
   <si>
     <t>RNM57226098</t>
   </si>
   <si>
     <t>POMME Golden France cat.I 170/220g plateau 2rg</t>
   </si>
   <si>
     <t>RNM0330505</t>
   </si>
   <si>
     <t>HADDOCK fumé (filet) avec peau France</t>
   </si>
   <si>
     <t>Poissons transformés</t>
   </si>
   <si>
     <t>MOUTARDE-ANC</t>
   </si>
   <si>
     <t>Moutarde à l'ancienne grains</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
-  </si>
-[...4 lines deleted...]
-    <t>Vinaigre de framboise</t>
   </si>
   <si>
     <t>RNMS00813</t>
   </si>
   <si>
     <t>Échalotte hachée IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00811</t>
   </si>
   <si>
     <t>Persil haché IQF</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
@@ -267,274 +267,274 @@
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
-        <v>0.006</v>
+        <v>0.5</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
-        <v>0.075</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3">
-        <v>0.3</v>
+        <v>0.006</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="4">
-        <v>6.105</v>
+        <v>0.075</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="3">
         <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F4" s="4">
         <v>12.5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
         <v>18</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F5" s="4">
-        <v>12</v>
+        <v>6.105</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
         <v>21</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>22</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F6" s="4">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="3">
+        <v>5</v>
+      </c>
+      <c r="E7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="4">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>3.9</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D8" s="3">
         <v>3</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F8" s="4">
-        <v>63</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" t="s">
         <v>28</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>29</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="3">
-        <v>0.1</v>
+        <v>3</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F9" s="4">
-        <v>0.45</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" t="s">
         <v>31</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>32</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="3">
-        <v>0.015</v>
+        <v>0.1</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F10" s="4">
-        <v>0.0052</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D11" s="3">
-        <v>0.5</v>
+        <v>0.015</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F11" s="4">
-        <v>3.75</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="3">
         <v>0.25</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F12" s="4">
         <v>1.74</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="3">
         <v>0.2</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F13" s="4">
         <v>1.414</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="F14" s="6">
         <v>124.94</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>