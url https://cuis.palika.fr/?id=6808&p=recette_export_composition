--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>SALADE COLESLAW</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
@@ -80,108 +80,114 @@
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche épaisse 30% MG</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ VINAIGRE VIN ROUGE (L)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Vinaigre vin rouge 6° bouteille 1,5L</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
-[...5 lines deleted...]
-    <t>Sucres</t>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ HUILE TOURNESOL (L)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Huile de tournesol bidon 5L</t>
   </si>
   <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
     <t xml:space="preserve">        ↳ VINAIGRE VIN ROUGE (L)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Vinaigre vin rouge 6° bouteille 1,5L</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Moutarde de Dijon seau 5kg</t>
   </si>
   <si>
+    <t>Sauces et ketchup</t>
+  </si>
+  <si>
     <t xml:space="preserve">        ↳ JAUNE D'OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -457,337 +463,337 @@
       </c>
       <c r="C10" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="3">
         <v>0.25</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="3">
-        <v>0.008</v>
+        <v>0.203</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="3">
-        <v>0.002</v>
+        <v>0.041</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
       <c r="F12" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="3">
-        <v>0.001</v>
+        <v>0.02</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="3">
-        <v>0.001</v>
+        <v>0.014</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="3">
-        <v>0</v>
+        <v>0.001</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="3">
         <v>0</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="3">
         <v>0</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="3">
-        <v>0</v>
+        <v>0.006</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="3">
-        <v>0.038</v>
+        <v>1.014</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="3">
-        <v>0.001</v>
+        <v>0.019</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="3">
-        <v>0.019</v>
+        <v>0.507</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C22" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="3">
         <v>0.015</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="3">
         <v>0.15</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="3">
         <v>0.03</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="3">
         <v>0.015</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SALADE COLESLAW</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>