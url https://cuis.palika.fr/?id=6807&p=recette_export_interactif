--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,92 +9,95 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="RILLETTES DE SAUMON À L'ANETH" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>RILLETTES DE SAUMON À L'ANETH</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>RILLETTES DE SAUMON À L'ANETH  GRO_CDC_010</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    SAUMON frais (filet) tranche aquaculture 3-4kg Norvège</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Saumon fumé tranché sous vide</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ANETH (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Baies roses (poivre rose)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Laver et désinfecter le matériel et le poste de travail.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
@@ -224,51 +227,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E28"/>
+  <dimension ref="A1:E30"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -360,286 +363,314 @@
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.0016</f>
         <v>0.16</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.00015</f>
-        <v>0.015</v>
+        <f>B2*0.0004</f>
+        <v>0.04</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10">
+        <f>B2*0.00015</f>
+        <v>0.015</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="10">
         <f>B2*0.00012</f>
         <v>0.012</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="D13"/>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="A14"/>
+      <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B15" t="s" s="12">
         <v>18</v>
       </c>
-      <c r="B15" t="inlineStr" s="12">
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B16" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires — Laver l'aneth. Réserver au froid. Ramollir le beurre dans une calotte. Éventuellement, décongeler la veille les filets de saumon suivant la procédure. Déconditionner les saumons suivant la procédure. Sur une grille de cuisson, disposer les filets de saumon. Au four vapeur, cuire les filets durant 8 min. Refroidir les filets en cellule de refroidissement en respectant la procédure. Émietter les filets. Réserver au froid. Émincer le saumon fumé. Réserver au froid. Hacher finement l'aneth. Concasser grossièrement les baies roses.</t>
         </is>
       </c>
-      <c r="C15"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C16"/>
+      <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C17" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="10">
         <f>B2*0.00015</f>
         <v>0.015</v>
       </c>
-      <c r="D17" t="s">
-[...8 lines deleted...]
-      <c r="B18" t="inlineStr" s="12">
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="11">
+        <v>20</v>
+      </c>
+      <c r="B19" t="inlineStr" s="12">
         <is>
           <t>Confectionner les rillettes de saumon — Dans la cuve du batteur, à la feuille, mélanger en première vitesse, sans travailler, au risque de réduire le saumon en purée, le saumon émietté et le beurre ramolli. Ajouter le saumon fumé, le sel, les baies roses et l'aneth haché. Mélanger intimement les ingrédients. Verser l'huile d'olive et monter à la manière d'une mayonnaise. Ajouter quelques gouttes de jus de citron (facultatif). Rectifier l'assaisonnement. Réserver au froid.</t>
         </is>
       </c>
-      <c r="C18"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C19"/>
+      <c r="D19"/>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C20" s="10">
-        <f>B2*0.015</f>
-        <v>1.5</v>
+        <f>B2*0.04</f>
+        <v>4</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C21" s="10">
-        <f>B2*0.012</f>
-        <v>1.2</v>
+        <f>B2*0.015</f>
+        <v>1.5</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C22" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.012</f>
+        <v>1.2</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C23" s="10">
-        <f>B2*0.0016</f>
-        <v>0.16</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D23" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C24" s="10">
-        <f>B2*0.00015</f>
-        <v>0.015</v>
+        <f>B2*0.0016</f>
+        <v>0.16</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="10">
+        <f>B2*0.0004</f>
+        <v>0.04</v>
+      </c>
+      <c r="D25" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s">
         <v>15</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C26" s="10">
+        <f>B2*0.00015</f>
+        <v>0.015</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" t="s" s="8"/>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="10">
         <f>B2*0.00012</f>
         <v>0.012</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="B26" t="inlineStr" s="12">
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" t="s" s="8"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B28" t="inlineStr" s="12">
         <is>
           <t>Dresser — Dresser sur toast ou façonner en quenelles à l'aide de 2 grosses cuillères. Servir, accompagner de quartiers ou de rondelles de citron cannelées. Décorer avec une pluche d'aneth. On peut aussi, dans du film étirable, faire des boudins de rillettes. Faire prendre au froid et découper en rondelles à l'épaisseur voulue.</t>
         </is>
       </c>
-      <c r="C26"/>
-[...18 lines deleted...]
-      <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="B29" t="s" s="12">
+        <v>23</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29" t="s" s="8"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="13">
+        <v>24</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
-    <mergeCell ref="B18:D18"/>
-[...2 lines deleted...]
-    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="A30:D30"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>RILLETTES DE SAUMON À L'ANETH</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>