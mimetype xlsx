--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,176 +17,188 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>RILLETTES DE SAUMON À L'ANETH</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_010</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides collectivité (GRO.ENT.FR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:36</t>
+    <t>31/10/2026 04:42</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>CONS-SAUMON-FUM</t>
   </si>
   <si>
     <t>Saumon fumé tranché sous vide</t>
   </si>
   <si>
     <t>Conserves de poissons et fruits mer</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-POIVRE-ROSE</t>
   </si>
   <si>
     <t>Baies roses (poivre rose)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
+    <t>RNME101408</t>
+  </si>
+  <si>
+    <t>Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
-[...2 lines deleted...]
-    <t>u</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM1900160</t>
   </si>
   <si>
     <t>ANETH France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM57216648</t>
   </si>
@@ -235,99 +247,111 @@
   <si>
     <t xml:space="preserve">    ↳ Saumon fumé tranché sous vide</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ANETH (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ ANETH France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L)</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Baies roses (poivre rose)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Laver et désinfecter le matériel et le poste de travail.</t>
   </si>
   <si>
     <t>Suggestion — On peut accompagner les rillettes de saumon, de rondelles de concombre, d'émincé de chou rouge confit, de salade, etc.</t>
   </si>
   <si>
     <t>Fiche technique — RILLETTES DE SAUMON À L'ANETH</t>
   </si>
   <si>
     <t>RILLETTES DE SAUMON À L'ANETH  GRO_CDC_010</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    ANETH (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -499,724 +523,791 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>108.81124</v>
+        <v>103.84628761905</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.0881124</v>
+        <v>1.0384628761905</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>108.81124</v>
+        <v>103.84628761905</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>1.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*28</f>
         <v>42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.015</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*32</f>
         <v>0.48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.032</v>
+        <v>0.053333</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.032</v>
+        <v>0.053333</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*65.22</f>
-        <v>2.08704</v>
+        <f>E9*8.1571938396</f>
+        <v>0.435048</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>1.2</v>
+        <v>0.032</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1.2</v>
+        <v>0.032</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*5.2</f>
-        <v>6.24</v>
+        <f>E10*65.22</f>
+        <v>2.08704</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*6</f>
-        <v>6</v>
+        <f>E11*5.2</f>
+        <v>6.24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*13</f>
-        <v>52</v>
+        <f>E12*0.6</f>
+        <v>0.6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" s="9">
-        <v>0.012</v>
+        <v>4</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
+        <v>4</v>
+      </c>
+      <c r="F13" t="s">
+        <v>35</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*13</f>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="9">
         <v>0.012</v>
       </c>
-      <c r="F13" t="s">
-[...3 lines deleted...]
-        <f>E13*0.35</f>
+      <c r="E14" s="11">
+        <f>D14*$B$2</f>
+        <v>0.012</v>
+      </c>
+      <c r="F14" t="s">
+        <v>35</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*0.35</f>
         <v>0.0042</v>
       </c>
     </row>
-    <row r="14">
-[...9 lines deleted...]
-        <f>SUM(G7:G13)</f>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15" t="s" s="3">
+        <v>59</v>
+      </c>
+      <c r="G15" s="12">
+        <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D3" s="11">
         <v>4</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D4" s="11">
         <v>1.5</v>
       </c>
       <c r="E4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C5" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D5" s="11">
         <v>1.2</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D6" s="11">
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C7" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D8" s="11">
         <v>0.16</v>
       </c>
       <c r="E8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F8" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D9" s="11">
         <v>0.032</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D10" s="11">
-        <v>0.015</v>
+        <v>0.04</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.053</v>
+      </c>
+      <c r="E11" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
         <v>1</v>
       </c>
-      <c r="B11" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="11">
+      <c r="B12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0.015</v>
+      </c>
+      <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" s="11">
         <v>0.012</v>
       </c>
-      <c r="E11" t="s">
-[...3 lines deleted...]
-        <v>54</v>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>79</v>
+        <v>86</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s" s="13">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — Laver l'aneth. Réserver au froid. Ramollir le beurre dans une calotte. Éventuellement, décongeler la veille les filets de saumon suivant la procédure. Déconditionner les saumons suivant la procédure. Sur une grille de cuisson, disposer les filets de saumon. Au four vapeur, cuire les filets durant 8 min. Refroidir les filets en cellule de refroidissement en respectant la procédure. Émietter les filets. Réserver au froid. Émincer le saumon fumé. Réserver au froid. Hacher finement l'aneth. Concasser grossièrement les baies roses.</t>
         </is>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
@@ -1234,314 +1325,327 @@
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Dresser — Dresser sur toast ou façonner en quenelles à l'aide de 2 grosses cuillères. Servir, accompagner de quartiers ou de rondelles de citron cannelées. Décorer avec une pluche d'aneth. On peut aussi, dans du film étirable, faire des boudins de rillettes. Faire prendre au froid et découper en rondelles à l'épaisseur voulue.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="13">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_010 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_010 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Laver et désinfecter le matériel et le poste de travail.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Laver l'aneth. Réserver au froid. Ramollir le beurre dans une calotte. Éventuellement, décongeler la veille les filets de saumon suivant la procédure. Déconditionner les saumons suivant la procédure. Sur une grille de cuisson, disposer les filets de saumon. Au four vapeur, cuire les filets durant 8 min. Refroidir les filets en cellule de refroidissement en respectant la procédure. Émietter les filets. Réserver au froid. Émincer le saumon fumé. Réserver au froid. Hacher finement l'aneth. Concasser grossièrement les baies roses.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B8</f>
         <v>Baies roses (poivre rose)</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E8</f>
         <v>0.015</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="16">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="B9" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner les rillettes de saumon — Dans la cuve du batteur, à la feuille, mélanger en première vitesse, sans travailler, au risque de réduire le saumon en purée, le saumon émietté et le beurre ramolli. Ajouter le saumon fumé, le sel, les baies roses et l'aneth haché. Mélanger intimement les ingrédients. Verser l'huile d'olive et monter à la manière d'une mayonnaise. Ajouter quelques gouttes de jus de citron (facultatif). Rectifier l'assaisonnement. Réserver au froid.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B13</f>
         <v>SAUMON frais (filet) tranche aquaculture 3-4kg Norvège</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E13</f>
         <v>4</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B7</f>
         <v>Saumon fumé tranché sous vide</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E7</f>
         <v>1.5</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B11</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E11</f>
         <v>1.2</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*0.16</f>
         <v>0.16</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
-      <c r="B15" t="str">
-[...1 lines deleted...]
-        <v>Baies roses (poivre rose)</v>
+      <c r="B15" t="s">
+        <v>96</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E8</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="D15" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B8</f>
+        <v>Baies roses (poivre rose)</v>
+      </c>
+      <c r="C16" s="11">
+        <f>Besoins!E8</f>
+        <v>0.015</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="str">
+        <f>Besoins!B14</f>
         <v>Sel fin de cuisine</v>
       </c>
-      <c r="C16" s="11">
-        <f>Besoins!E13</f>
+      <c r="C17" s="11">
+        <f>Besoins!E14</f>
         <v>0.012</v>
       </c>
-      <c r="D16" t="str">
-        <f>Besoins!F13</f>
+      <c r="D17" t="str">
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="17">
-[...3 lines deleted...]
-      <c r="B17" t="str" s="13">
+    <row r="18">
+      <c r="A18" t="s" s="16">
+        <v>97</v>
+      </c>
+      <c r="B18" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Dresser — Dresser sur toast ou façonner en quenelles à l'aide de 2 grosses cuillères. Servir, accompagner de quartiers ou de rondelles de citron cannelées. Décorer avec une pluche d'aneth. On peut aussi, dans du film étirable, faire des boudins de rillettes. Faire prendre au froid et découper en rondelles à l'épaisseur voulue.</v>
       </c>
-      <c r="C17"/>
-[...6 lines deleted...]
-      <c r="B18" t="str" s="13">
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="16">
+        <v>98</v>
+      </c>
+      <c r="B19" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Suggestion — On peut accompagner les rillettes de saumon, de rondelles de concombre, d'émincé de chou rouge confit, de salade, etc.</v>
       </c>
-      <c r="C18"/>
-[...4 lines deleted...]
-      <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="17">
-[...1 lines deleted...]
-      </c>
+      <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
-    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>RILLETTES DE SAUMON À L'ANETH</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>