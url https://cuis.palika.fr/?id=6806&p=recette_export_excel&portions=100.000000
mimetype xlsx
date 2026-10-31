--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,281 +17,296 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="138">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>PIÉMONTAISE DE CUCURBITACÉES AU JAMBON FUMÉ</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_009</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides collectivité (GRO.ENT.FR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:07</t>
+    <t>31/10/2026 04:45</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNM100703</t>
+  </si>
+  <si>
+    <t>Demi jambon fumé grill</t>
+  </si>
+  <si>
+    <t>Charcuterie</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>RNME101411</t>
+  </si>
+  <si>
+    <t>Moutarde de Dijon seau 5kg</t>
+  </si>
+  <si>
+    <t>Sauces et ketchup</t>
+  </si>
+  <si>
+    <t>CHAIR-CRABE</t>
+  </si>
+  <si>
+    <t>Chair de crabe</t>
+  </si>
+  <si>
+    <t>Conserves de poissons et fruits mer</t>
+  </si>
+  <si>
+    <t>RNME101406</t>
+  </si>
+  <si>
+    <t>Vinaigre vin rouge 6° bouteille 1,5L</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>RNME101405</t>
+  </si>
+  <si>
+    <t>Huile de tournesol bidon 5L</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>RNM0560123</t>
+  </si>
+  <si>
+    <t>CONCOMBRE France cat.I 500-600g colis de 12</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>RNM0700123</t>
+  </si>
+  <si>
+    <t>COURGETTE verte France cat.I 14-21cm</t>
+  </si>
+  <si>
+    <t>RNM57232636</t>
+  </si>
+  <si>
+    <t>MELON Charentais jaune France cat.I  975-1250g plateau</t>
+  </si>
+  <si>
+    <t>RNM11830123</t>
+  </si>
+  <si>
+    <t>PASTÈQUE sans pépin Espagne colis de 2</t>
+  </si>
+  <si>
+    <t>RNME101470</t>
+  </si>
+  <si>
+    <t>Miel liquide toutes fleurs pot 1kg</t>
+  </si>
+  <si>
+    <t>Miels et produits de la ruche</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...95 lines deleted...]
-    <t>PASTÈQUE sans pépin Espagne colis de 2</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Entrées froides collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ CONCOMBRE France cat.I 500-600g colis de 12</t>
+    <t xml:space="preserve">    ↳ CONCOMBRE (KG)</t>
+  </si>
+  <si>
+    <t>Conversions légumes (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CONCOMBRE France cat.I 500-600g colis de 12</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PASTÈQUE sans pépin Espagne colis de 2</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MELON (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MELON Charentais jaune France cat.I  975-1250g plateau</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ COURGETTE verte France cat.I 14-21cm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Chair de crabe</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Demi jambon fumé grill</t>
   </si>
@@ -382,75 +397,81 @@
   <si>
     <t>En deuxième vitesse, incorporer l'huile en filet régulier.</t>
   </si>
   <si>
     <t>En fin de montage de la mayonnaise, ajouter le reste du vinaigre.</t>
   </si>
   <si>
     <t>En troisième vitesse, serrer la mayonnaise pendant 2 minutes.</t>
   </si>
   <si>
     <t>Vérifier l'assaisonnement et la consistance de la sauce.</t>
   </si>
   <si>
     <t>Fiche technique — PIÉMONTAISE DE CUCURBITACÉES AU JAMBON FUMÉ</t>
   </si>
   <si>
     <t>PIÉMONTAISE DE CUCURBITACÉES AU JAMBON FUMÉ  GRO_CDC_009</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    CONCOMBRE (KG) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    MELON (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    SAUCE MAYONNAISE AU MIEL</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>↳ SAUCE MAYONNAISE AU MIEL  GRO_CDC_203B</t>
   </si>
   <si>
     <t xml:space="preserve">    SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>↳ SAUCE MAYONNAISE  GRO_CDC_203</t>
   </si>
   <si>
     <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    VINAIGRE VIN ROUGE (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE TOURNESOL (L) (conv.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -622,1127 +643,1149 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>91.8499732335</v>
+        <v>98.9293308375</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.918499732335</v>
+        <v>0.989293308375</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>91.8499732335</v>
+        <v>98.9293308375</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.062475</v>
+        <v>1.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.062475</v>
+        <v>1.5</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.27</f>
-        <v>0.016868</v>
+        <f>E7*12.52</f>
+        <v>18.78</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>1.5</v>
+        <v>0.018743</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>1.5</v>
+        <v>0.018743</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*12.52</f>
-        <v>18.78</v>
+        <f>E8*3.7099010297</f>
+        <v>0.069535</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.000008</v>
+        <v>1.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.000008</v>
+        <v>1.5</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*10.20425</f>
-        <v>0.000082</v>
+        <f>E9*22</f>
+        <v>33</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.00005</v>
+        <v>0.04165</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.00005</v>
+        <v>0.04165</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*12.495</f>
-        <v>0.000625</v>
+        <f>E10*1.79</f>
+        <v>0.074554</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>1.5</v>
+        <v>0.000208</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>1.5</v>
+        <v>0.000208</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*22</f>
-        <v>33</v>
+        <f>E11*9.8117788462</f>
+        <v>0.002041</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="9">
-        <v>0.004998</v>
+        <v>0.00125</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.004998</v>
+        <v>0.00125</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*20.35</f>
-        <v>0.101709</v>
+        <f>E12*12.495</f>
+        <v>0.015619</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
-        <v>0.00075</v>
+        <v>0.12495</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.00075</v>
+        <v>0.12495</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*3.708516</f>
-        <v>0.002781</v>
+        <f>E13*20.35</f>
+        <v>2.542733</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>0.001666</v>
+        <v>6</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.001666</v>
+        <v>6</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*1.79</f>
-        <v>0.002982</v>
+        <f>E14*1</f>
+        <v>6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="9">
-        <v>0.003332</v>
+        <v>3</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.003332</v>
+        <v>3</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*13.47</f>
-        <v>0.044882</v>
+        <f>E15*2.7</f>
+        <v>8.1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D16" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*1</f>
-        <v>3</v>
+        <f>E16*4.5</f>
+        <v>22.5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D17" s="9">
         <v>3</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>3</v>
       </c>
       <c r="F17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*2.7</f>
-        <v>8.1</v>
+        <f>E17*2.1</f>
+        <v>6.3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="D18" s="9">
-        <v>5</v>
+        <v>0.0833</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>5</v>
+        <v>0.0833</v>
       </c>
       <c r="F18" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*4.5</f>
-        <v>22.5</v>
+        <f>E18*13.47</f>
+        <v>1.122051</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s">
-        <v>64</v>
+      <c r="A19" t="s" s="12">
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D19" s="9">
-        <v>3</v>
+        <v>1.561875</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>3</v>
+        <v>1.561875</v>
       </c>
       <c r="F19" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*2.1</f>
-        <v>6.3</v>
+        <f>E19*0.27</f>
+        <v>0.421706</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D20" s="9">
-        <v>0.000125</v>
+        <v>0.003124</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
-        <v>0.000125</v>
+        <v>0.003124</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*0.34986</f>
-        <v>0.000044</v>
+        <f>E20*0.349971991</f>
+        <v>0.001093</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s" s="3">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G21" s="13">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C3" t="s">
         <v>77</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D4" s="11">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E4" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C5" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="D5" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C6" t="s">
         <v>77</v>
       </c>
       <c r="D6" s="11">
         <v>5</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C7" t="s">
         <v>82</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C8" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D8" s="11">
-        <v>1.5</v>
+        <v>3</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D9" s="11">
         <v>1.5</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C10" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="D10" s="11">
-        <v>0.833</v>
+        <v>1.5</v>
       </c>
       <c r="E10" t="s">
-        <v>86</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C11" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D11" s="11">
         <v>0.833</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="F11" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C12" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D12" s="11">
-        <v>0.025</v>
+        <v>0.771</v>
       </c>
       <c r="E12" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F12" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C13" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="11">
-        <v>0.005</v>
+        <v>0.625</v>
       </c>
       <c r="E13" t="s">
-        <v>49</v>
+        <v>91</v>
       </c>
       <c r="F13" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C14" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="D14" s="11">
-        <v>0.002</v>
+        <v>0.125</v>
       </c>
       <c r="E14" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C15" t="s">
         <v>77</v>
       </c>
       <c r="D15" s="11">
-        <v>0.002</v>
+        <v>0.062</v>
       </c>
       <c r="E15" t="s">
-        <v>49</v>
+        <v>91</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C16" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D16" s="11">
-        <v>0</v>
+        <v>0.042</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D17" s="11">
-        <v>0</v>
+        <v>0.003</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D18" s="11">
-        <v>0</v>
+        <v>0.001</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F18" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C19" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D19" s="11">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="D20" s="11">
-        <v>0.125</v>
+        <v>0.019</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="F20" t="s">
-        <v>98</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C21" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D21" s="11">
-        <v>0.002</v>
+        <v>3.124</v>
       </c>
       <c r="E21" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="F21" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C22" t="s">
         <v>77</v>
       </c>
       <c r="D22" s="11">
-        <v>0.062</v>
+        <v>0.059</v>
       </c>
       <c r="E22" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="F22" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
+        <v>5</v>
+      </c>
+      <c r="B23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C23" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" s="11">
+        <v>1.562</v>
+      </c>
+      <c r="E23" t="s">
+        <v>25</v>
+      </c>
+      <c r="F23" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
         <v>2</v>
       </c>
-      <c r="B23" t="s">
-[...12 lines deleted...]
-        <v>56</v>
+      <c r="B24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" s="11">
+        <v>0.083</v>
+      </c>
+      <c r="E24" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1758,602 +1801,613 @@
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Confectionner la mayonnaise au miel — Voir procédé complet Fiche 203 (base) + 203B (ajout miel), préparer 0,833× la quantité de base. Débarrasser dans un bac GN 1/2 H 200. Couvrir ou filmer et stocker au froid en attente d'utilisation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="14">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="14">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s" s="14">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Dans la cuve du batteur, au fouet, mélanger la moutarde, le sel, le poivre, le poivre de Cayenne, les jaunes d'œufs pasteurisés et un quart du volume du vinaigre.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B9">
         <v>2</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s" s="14">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B10">
         <v>3</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s" s="14">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B11">
         <v>4</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s" s="14">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s" s="14">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="E12" t="s" s="14"/>
       <c r="F12"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D37"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_009 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_009 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Laver et désinfecter, puis peler, épépiner et laver à nouveau les végétaux suivant la procédure. Au coupe-légumes, tailler les fruits en petits cubes de 1 cm x 1 cm. Réserver dans un bac GN 2/1 H 150 en polycarbonate, muni d'une grille égouttoir, pour qu'ils rejettent leur jus, couvrir et stocker au froid. Déconditionner la chair de crabe. Filmer et réserver au froid dans une calotte. Couper et tailler en lanières des tranches de jambon fumé. Filmer et réserver au froid dans un bac GN 1/1 H 25.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="str">
-[...1 lines deleted...]
-        <v>CONCOMBRE France cat.I 500-600g colis de 12</v>
+      <c r="B7" t="s">
+        <v>126</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E16</f>
+        <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
-      <c r="D7" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D7" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B17</f>
         <v>PASTÈQUE sans pépin Espagne colis de 2</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E17</f>
         <v>3</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B15</f>
         <v>COURGETTE verte France cat.I 14-21cm</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E15</f>
         <v>3</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B9</f>
         <v>Chair de crabe</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E9</f>
         <v>1.5</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Demi jambon fumé grill</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>1.5</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Confectionner la mayonnaise au miel — Voir procédé complet Fiche 203 (base) + 203B (ajout miel), préparer 0,833× la quantité de base. Débarrasser dans un bac GN 1/2 H 200. Couvrir ou filmer et stocker au froid en attente d'utilisation.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*0.833</f>
         <v>0.833</v>
       </c>
       <c r="D14" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="17">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B15" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Confectionner la piémontaise — Mélanger les fruits, la chair de crabe et la mayonnaise. Rectifier l'assaisonnement.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B16" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Dresser — Garnir les raviers et disposer les lanières de jambon sur le dessus.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="16">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="17">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B19" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Identique à la base (203), en incorporant le miel aux éléments du départ (étape 1).</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C20" s="11">
-        <f>'Besoins'!$B$2*0.833</f>
-        <v>0.833</v>
+        <f>'Besoins'!$B$2*0.770525</f>
+        <v>0.770525</v>
       </c>
       <c r="D20" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B18</f>
         <v>Miel liquide toutes fleurs pot 1kg</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E15</f>
-        <v>0.003332</v>
+        <f>Besoins!E18</f>
+        <v>0.0833</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="16">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="17">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B24" t="str" s="14">
         <f>Procedure!D8</f>
         <v>Dans la cuve du batteur, au fouet, mélanger la moutarde, le sel, le poivre, le poivre de Cayenne, les jaunes d'œufs pasteurisés et un quart du volume du vinaigre.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
         <f>Besoins!B20</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C25" s="11">
         <f>Besoins!E20</f>
-        <v>0.000125</v>
+        <v>0.003124</v>
       </c>
       <c r="D25" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B12</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C26" s="11">
-        <f>Besoins!E10</f>
-        <v>0.00005</v>
+        <f>Besoins!E12</f>
+        <v>0.00125</v>
       </c>
       <c r="D26" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B11</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C27" s="11">
-        <f>Besoins!E9</f>
-        <v>0.000008</v>
+        <f>Besoins!E11</f>
+        <v>0.000208</v>
       </c>
       <c r="D27" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B8</f>
         <v>Moutarde de Dijon seau 5kg</v>
       </c>
       <c r="C28" s="11">
-        <f>Besoins!E13</f>
-        <v>0.00075</v>
+        <f>Besoins!E8</f>
+        <v>0.018743</v>
       </c>
       <c r="D28" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C29" s="11">
-        <f>'Besoins'!$B$2*0.12495</f>
-        <v>0.12495</v>
+        <f>'Besoins'!$B$2*3.12375</f>
+        <v>3.12375</v>
       </c>
       <c r="D29" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B30" t="str" s="14">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>136</v>
+      </c>
+      <c r="C30" s="11">
+        <f>'Besoins'!$B$2*0.062475</f>
+        <v>0.062475</v>
+      </c>
+      <c r="D30" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="17">
+        <v>125</v>
+      </c>
+      <c r="B31" t="str" s="14">
         <f>Procedure!D9</f>
         <v>En deuxième vitesse, incorporer l'huile en filet régulier.</v>
       </c>
-      <c r="C30"/>
-[...13 lines deleted...]
-      </c>
+      <c r="C31"/>
+      <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B32" t="str" s="14">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>137</v>
+      </c>
+      <c r="C32" s="11">
+        <f>'Besoins'!$B$2*0.62475</f>
+        <v>0.62475</v>
+      </c>
+      <c r="D32" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s" s="17">
+        <v>128</v>
+      </c>
+      <c r="B33" t="str" s="14">
         <f>Procedure!D10</f>
         <v>En fin de montage de la mayonnaise, ajouter le reste du vinaigre.</v>
       </c>
-      <c r="C32"/>
-[...6 lines deleted...]
-      <c r="B33" t="str" s="14">
+      <c r="C33"/>
+      <c r="D33"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="s" s="17">
+        <v>130</v>
+      </c>
+      <c r="B34" t="str" s="14">
         <f>Procedure!D11</f>
         <v>En troisième vitesse, serrer la mayonnaise pendant 2 minutes.</v>
       </c>
-      <c r="C33"/>
-[...6 lines deleted...]
-      <c r="B34" t="str" s="14">
+      <c r="C34"/>
+      <c r="D34"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="17">
+        <v>131</v>
+      </c>
+      <c r="B35" t="str" s="14">
         <f>Procedure!D12</f>
         <v>Vérifier l'assaisonnement et la consistance de la sauce.</v>
       </c>
-      <c r="C34"/>
-[...4 lines deleted...]
-      <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="A36"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="17">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="B24:D24"/>
-    <mergeCell ref="B30:D30"/>
-    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B31:D31"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B34:D34"/>
-    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="A37:D37"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>PIÉMONTAISE DE CUCURBITACÉES AU</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>