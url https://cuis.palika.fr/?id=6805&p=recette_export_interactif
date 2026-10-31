--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -34,51 +34,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
     <t>MESCLUN D'AUTOMNE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>MESCLUN D'AUTOMNE  GRO_CDC_008</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    CHICORÉE Scarole France cat.I colis de 6</t>
+    <t xml:space="preserve">    CHICORÉE SCAROLE (KG) (conv.)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ENDIVE France extra colis 5kg</t>
   </si>
   <si>
     <t xml:space="preserve">    POMME Golden France cat.I 170/220g plateau 2rg</t>
   </si>
   <si>
     <t xml:space="preserve">    RAISIN blanc sans pépin Import cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    Cerneaux de noix</t>
   </si>
   <si>
     <t xml:space="preserve">    Marrons épluchés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    SAUCE VINAIGRETTE — voir l'onglet "SAUCE VINAIGRETTE"</t>
   </si>
   <si>
     <t>lt</t>
   </si>
@@ -91,51 +91,51 @@
   <si>
     <t xml:space="preserve">    BLEU rectangle</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>SAUCE VINAIGRETTE</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
-    <t>référence : 100 pc — lot unique couvrant tous les usages</t>
+    <t>référence : 3,77 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>SAUCE VINAIGRETTE  GRO_CDC_205C</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE TOURNESOL (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    VINAIGRE VIN ROUGE (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>Dans la cuve du batteur, dissoudre le sel et le poivre dans le vinaigre.</t>
   </si>
   <si>
     <t>Ajouter l'huile. Bien émulsionner les éléments.</t>
   </si>
 </sst>
 </file>
 
@@ -713,217 +713,217 @@
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>24</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>25</v>
       </c>
       <c r="B2" s="14">
         <v>2.5</v>
       </c>
       <c r="C2" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>26</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.03</f>
-        <v>0.075</v>
+        <f>B2*0.7957559682</f>
+        <v>1.98939</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.0075</f>
-        <v>0.01875</v>
+        <f>B2*0.198938992</f>
+        <v>0.497347</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.00015</f>
-        <v>0.000375</v>
+        <f>B2*0.0039787798</f>
+        <v>0.009947</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.00006</f>
-        <v>0.00015</v>
+        <f>B2*0.0015915119</f>
+        <v>0.003979</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="11">
         <v>19</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>32</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.0075</f>
-        <v>0.01875</v>
+        <f>B2*0.198938992</f>
+        <v>0.497347</v>
       </c>
       <c r="D12" t="s">
         <v>15</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.00015</f>
-        <v>0.000375</v>
+        <f>B2*0.0039787798</f>
+        <v>0.009947</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="10">
-        <f>B2*0.00006</f>
-        <v>0.00015</v>
+        <f>B2*0.0015915119</f>
+        <v>0.003979</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
         <v>20</v>
       </c>
       <c r="B15" t="s" s="12">
         <v>33</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.03</f>
-        <v>0.075</v>
+        <f>B2*0.7957559682</f>
+        <v>1.98939</v>
       </c>
       <c r="D16" t="s">
         <v>15</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="13">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A17:D17"/>
   </mergeCells>
 </worksheet>