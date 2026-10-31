--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -44,75 +44,75 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>MELON GLACÉ AUX FRUITS ROUGES  GRO_CDC_007</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    MELON (KG) (conv.)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Melange fruits rouges surgeles</t>
   </si>
   <si>
     <t xml:space="preserve">    Feuilles de menthe fraiche (piece)</t>
   </si>
   <si>
-    <t xml:space="preserve">    sucre semoule</t>
+    <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Extrait de vanille alcoolisé</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Cannelle en poudre</t>
   </si>
   <si>
-    <t xml:space="preserve">    Clous de girofle</t>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir en grains entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    Citron jaune frais (zeste/jus) — à réactualiser</t>
   </si>
   <si>
     <t xml:space="preserve">    Gingembre moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>Dresser — Garnir de melon aux fruits rouges des petites coupelles ou des raviers. Ajouter au besoin du sirop. Décorer d'une feuille de menthe.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
@@ -383,55 +383,55 @@
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.00003</f>
         <v>0.003</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.00001</f>
-        <v>0.001</v>
+        <f>B2*0.04</f>
+        <v>4</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10">
         <f>B2*0.00001</f>
         <v>0.001</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.004</f>
         <v>0.4</v>
@@ -611,55 +611,55 @@
       <c r="D27" t="s">
         <v>13</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="10">
         <f>B2*0.00003</f>
         <v>0.003</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="10">
-        <f>B2*0.00001</f>
-        <v>0.001</v>
+        <f>B2*0.04</f>
+        <v>4</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="10">
         <f>B2*0.00001</f>
         <v>0.001</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="10">
         <f>B2*0.004</f>
         <v>0.4</v>