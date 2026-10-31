--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,220 +17,229 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>LÉGUMES À LA GRECQUE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_006</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides collectivité (GRO.ENT.FR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:18</t>
+    <t>31/10/2026 03:07</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>EPI-CORIANDRE-G</t>
   </si>
   <si>
     <t>Graines de coriandre entieres</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
+    <t>RNME101408</t>
+  </si>
+  <si>
+    <t>Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
-[...11 lines deleted...]
-    <t>Boissons</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>RNM57233247</t>
   </si>
   <si>
     <t>CHAMPIGNON DE PARIS France pied entier cat.I plateau</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>SEL-GROS</t>
   </si>
   <si>
     <t>Gros sel de mer</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
+    <t>RNMS00786</t>
+  </si>
+  <si>
+    <t>Petits oignons blancs surgelés</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
-    <t>Légumes surgelés</t>
-[...10 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Entrées froides collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CHAMPIGNON DE PARIS France pied entier cat.I plateau</t>
   </si>
   <si>
     <t>matiere</t>
@@ -238,96 +247,108 @@
   <si>
     <t xml:space="preserve">    ↳ Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L)</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Gros sel de mer</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Graines de coriandre entieres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fiche technique — LÉGUMES À LA GRECQUE</t>
   </si>
   <si>
     <t>LÉGUMES À LA GRECQUE  GRO_CDC_006</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -496,757 +517,824 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>80.9668</v>
+        <v>89.123942857143</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.809668</v>
+        <v>0.89123942857143</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>80.9668</v>
+        <v>89.123942857143</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.012</v>
+        <v>0.2</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.012</v>
+        <v>0.2</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0</f>
-        <v>0</v>
+        <f>E7*24.02</f>
+        <v>4.804</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.007</v>
+        <v>0.012</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.007</v>
+        <v>0.012</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*14.8</f>
-        <v>0.1036</v>
+        <f>E8*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
         <v>38</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.2</v>
+        <v>0.007</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.2</v>
+        <v>0.007</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*65.22</f>
-        <v>13.044</v>
+        <f>E9*14.8</f>
+        <v>0.1036</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*24.02</f>
-        <v>4.804</v>
+        <f>E10*8.1571428571</f>
+        <v>8.157143</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>12</v>
+        <v>0.2</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>12</v>
+        <v>0.2</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*3.8</f>
-        <v>45.6</v>
+        <f>E11*65.22</f>
+        <v>13.044</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
-        <v>0.06</v>
+        <v>12</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.06</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0.42</f>
-        <v>0.0252</v>
+        <f>E12*3.8</f>
+        <v>45.6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
-        <v>2</v>
+        <v>0.06</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>2</v>
+        <v>0.06</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*2.92</f>
-        <v>5.84</v>
+        <f>E13*0.42</f>
+        <v>0.0252</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>3</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>3</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
         <f>E14*3.85</f>
         <v>11.55</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15"/>
-[...4 lines deleted...]
-      <c r="F15" t="s" s="3">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="G15" s="12">
-        <f>SUM(G7:G14)</f>
+      <c r="D15" s="9">
+        <v>2</v>
+      </c>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>2</v>
+      </c>
+      <c r="F15" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*2.92</f>
+        <v>5.84</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16" t="s" s="3">
+        <v>59</v>
+      </c>
+      <c r="G16" s="12">
+        <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D3" s="11">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D4" s="11">
         <v>3</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D5" s="11">
         <v>2</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D6" s="11">
         <v>2</v>
       </c>
       <c r="E6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="F6" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D7" s="11">
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C8" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="F8" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D9" s="11">
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
         <v>64</v>
       </c>
       <c r="D10" s="11">
-        <v>0.06</v>
+        <v>0.75</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="11">
         <v>1</v>
       </c>
-      <c r="B11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C12" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D12" s="11">
+        <v>0.06</v>
+      </c>
+      <c r="E12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.012</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" s="11">
         <v>0.007</v>
       </c>
-      <c r="E12" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="E14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>81</v>
+        <v>87</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1279,274 +1367,287 @@
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Suggestions — Servir bien frais. L'artichaut, le chou-fleur, le fenouil, le poireau, le céleri branche, la courgette se traitent à la grecque. Le temps de cuisson varie suivant le légume. On peut agrémenter le fond de cuisson avec du spigol, du curry, du paprika, etc.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D18"/>
+  <dimension ref="A1:D19"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_006 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_006 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Éplucher, laver, désinfecter les champignons de Paris. Déconditionner les petits oignons grelots suivant la procédure. Confectionner le bouquet garni, le laver et le désinfecter suivant la procédure. Enfermer dans une petite mousseline les graines de coriandre (facultatif). Déconditionner la tomate surgelée suivant la procédure.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B7" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Marquer la cuisson des champignons — Dans une sauteuse à feu doux, faire suer sans coloration à l'huile d'olive les oignons grelots pendant 15 minutes environ. Remuer à l'aide d'une spatule de temps en temps. Ajouter le vin blanc, le jus de citron, les épices et condiments (facultativement la tomate surgelée en cubes). Porter à ébullition. Verser les champignons dans la cuisson. Cuire à feu vif à couvert pendant 10 minutes. Ne pas faire trop réduire le fond de cuisson. Au terme de la cuisson, retirer le bouquet garni. Débarrasser dans un bac GN 1/1 H 100 en polycarbonate. Faire refroidir en cellule suivant la procédure. Couvrir et indiquer la traçabilité sur le couvercle. Stocker au froid à +3°C.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B12</f>
         <v>CHAMPIGNON DE PARIS France pied entier cat.I plateau</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E12</f>
         <v>12</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B14</f>
         <v>Petits oignons blancs surgelés</v>
       </c>
       <c r="C9" s="11">
         <f>Besoins!E14</f>
         <v>3</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B15</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E15</f>
         <v>2</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C11" s="11">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D11" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C12" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D12" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
-      <c r="B13" t="str">
-[...1 lines deleted...]
-        <v>Gros sel de mer</v>
+      <c r="B13" t="s">
+        <v>95</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E12</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.75</f>
+        <v>0.75</v>
+      </c>
+      <c r="D13" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B7</f>
-        <v>Graines de coriandre entieres</v>
+        <f>Besoins!B13</f>
+        <v>Gros sel de mer</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E7</f>
-        <v>0.012</v>
+        <f>Besoins!E13</f>
+        <v>0.06</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B8</f>
-        <v>Poivre blanc moulu</v>
+        <v>Graines de coriandre entieres</v>
       </c>
       <c r="C15" s="11">
         <f>Besoins!E8</f>
-        <v>0.007</v>
+        <v>0.012</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B16" t="str" s="13">
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B9</f>
+        <v>Poivre blanc moulu</v>
+      </c>
+      <c r="C16" s="11">
+        <f>Besoins!E9</f>
+        <v>0.007</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="16">
+        <v>96</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Suggestions — Servir bien frais. L'artichaut, le chou-fleur, le fenouil, le poireau, le céleri branche, la courgette se traitent à la grecque. Le temps de cuisson varie suivant le légume. On peut agrémenter le fond de cuisson avec du spigol, du curry, du paprika, etc.</v>
       </c>
-      <c r="C16"/>
-[...4 lines deleted...]
-      <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="17">
-[...1 lines deleted...]
-      </c>
+      <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
-    <mergeCell ref="B16:D16"/>
-    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="A19:D19"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>LÉGUMES À LA GRECQUE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>