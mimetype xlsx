--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -227,51 +227,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E29"/>
+  <dimension ref="A1:E32"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -572,93 +572,135 @@
       </c>
       <c r="C25" s="10">
         <f>B2*0.00025</f>
         <v>0.025</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="10">
         <f>B2*0.0005</f>
         <v>0.05</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="11">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="10">
+        <f>B2*0.0005</f>
+        <v>0.05</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" t="s" s="8"/>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="10">
+        <f>B2*0.00015</f>
+        <v>0.015</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="10">
+        <f>B2*0.00003</f>
+        <v>0.003</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s" s="8"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="11">
         <v>21</v>
       </c>
-      <c r="B27" t="s" s="12">
+      <c r="B30" t="s" s="12">
         <v>22</v>
       </c>
-      <c r="C27"/>
-[...4 lines deleted...]
-      <c r="A28" t="s" s="11">
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30" t="s" s="8"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="11">
         <v>23</v>
       </c>
-      <c r="B28" t="inlineStr" s="12">
+      <c r="B31" t="inlineStr" s="12">
         <is>
           <t>Commentaires — Ce hors-d'œuvre se sert toujours en accompagnement d'autres hors-d'œuvre. Ce hors-d'œuvre est un des composants des hors-d'œuvre grecs, arméniens, de la cuisine orientale et méditerranéenne.</t>
         </is>
       </c>
-      <c r="C28"/>
-[...4 lines deleted...]
-      <c r="A29" t="s" s="13">
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31" t="s" s="8"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="13">
         <v>24</v>
       </c>
-      <c r="B29"/>
-[...2 lines deleted...]
-      <c r="E29" t="s" s="8"/>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
-    <mergeCell ref="B27:D27"/>
-[...1 lines deleted...]
-    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A32:D32"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FROMAGE FRAIS AUX HERBES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>