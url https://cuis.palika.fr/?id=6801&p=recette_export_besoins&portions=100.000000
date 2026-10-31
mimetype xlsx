--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -26,51 +26,51 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>EPI-PAPRIKA</t>
   </si>
   <si>
     <t>Paprika en poudre</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
@@ -355,91 +355,91 @@
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="4">
         <v>2.6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="3">
         <v>0.25</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="4">
-        <v>1.5</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="3">
         <v>4.333</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="4">
-        <v>17.3333</v>
+        <v>1.7333</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="3">
         <v>0.5</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="4">
-        <v>2.25</v>
+        <v>0.225</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="3">
         <v>0.05</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="4">
         <v>0.0175</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>31</v>
@@ -447,51 +447,51 @@
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="3">
         <v>0.15</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="4">
         <v>1.389</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="5">
         <v>34</v>
       </c>
       <c r="F12" s="6">
-        <v>49.38</v>
+        <v>30.41</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FROMAGE FRAIS AUX HERBES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>