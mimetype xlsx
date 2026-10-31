--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -3,125 +3,134 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="CRÈME DE POIS CHICHES" sheetId="1" r:id="rId1"/>
+    <sheet name="CRÈME DE POIS CHICHES (CONSERVE" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
-[...1 lines deleted...]
-    <t>CRÈME DE POIS CHICHES</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+  <si>
+    <t>CRÈME DE POIS CHICHES (CONSERVE)</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>CRÈME DE POIS CHICHES  GRO_CDC_003</t>
+    <t>CRÈME DE POIS CHICHES (CONSERVE)  GRO_CDC_003B</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    Pois chiches cuits en conserve</t>
+    <t xml:space="preserve">    POIS CHICHES EN CONSERVE, BOÎTE 5/1 (KG) (conv.)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sésame blanc décortiqué</t>
+    <t xml:space="preserve">    Tahini (purée de sésame)</t>
   </si>
   <si>
     <t xml:space="preserve">    LAIT</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
-    <t xml:space="preserve">    PERSIL simple France botte</t>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment de Cayenne</t>
   </si>
   <si>
+    <t xml:space="preserve">    POIS CHICHES EN CONSERVE, BOÎTE 4/4 (KG) (conv.)</t>
+  </si>
+  <si>
     <t>1.</t>
   </si>
   <si>
     <t>Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
-    <t>Prévoir de faire tremper les pois chiches. Laver, désinfecter le persil plat suivant la procédure. Réserver au froid.</t>
+    <t>Laver, désinfecter le persil plat suivant la procédure. Réserver au froid.</t>
   </si>
   <si>
     <t>3.</t>
+  </si>
+  <si>
+    <t>Égoutter les pois chiches en conserve en réservant un peu de jus. Rincer et égoutter les pois chiches.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>Servir la crème de pois chiches décorée avec des feuilles de persil plat.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
@@ -239,51 +248,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E30"/>
+  <dimension ref="A1:E38"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -305,385 +314,495 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.05</f>
-        <v>5</v>
+        <f>B2*0.02655</f>
+        <v>2.655</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.0025</f>
+        <v>0.25</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.00007</f>
-        <v>0.007</v>
+        <f>B2*0.00073</f>
+        <v>0.073</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.0025</f>
-        <v>0.25</v>
+        <f>B2*0.00007</f>
+        <v>0.007</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.0025</f>
+        <v>0.25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="10">
         <f>B2*0.00008</f>
         <v>0.008</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B16" t="s" s="12">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.0075</f>
+        <v>0.75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
         <v>19</v>
       </c>
-      <c r="C16"/>
-[...11 lines deleted...]
-      <c r="D17"/>
+      <c r="C17" s="10">
+        <f>B2*0.0212</f>
+        <v>2.12</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A18"/>
+      <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
-      <c r="A19"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A19" t="s" s="11">
+        <v>20</v>
+      </c>
+      <c r="B19" t="s" s="12">
+        <v>21</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="B20" t="s" s="12">
         <v>23</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C21" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
-      <c r="A22"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A22" t="s" s="11">
+        <v>24</v>
+      </c>
+      <c r="B22" t="s" s="12">
+        <v>25</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D23"/>
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="10">
+        <f>B2*0.02655</f>
+        <v>2.655</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C24" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.0212</f>
+        <v>2.12</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
-      <c r="A25"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A25" t="s" s="11">
+        <v>26</v>
+      </c>
+      <c r="B25" t="inlineStr" s="12">
+        <is>
+          <t>Dans la cuve du batteur, détendre la pâte de téhineh (crème de sésame du commerce) avec le lait et une partie du jus de citron jusqu'à l'obtention d'une pâte crémeuse.</t>
+        </is>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C26" s="10">
-        <f>B2*0.0025</f>
-        <v>0.25</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C27" s="10">
-        <f>B2*0.00008</f>
-        <v>0.008</v>
+        <f>B2*0.005</f>
+        <v>0.5</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D28"/>
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="10">
+        <f>B2*0.0025</f>
+        <v>0.25</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="11">
         <v>27</v>
       </c>
       <c r="B29" t="inlineStr" s="12">
         <is>
-          <t>On peut utiliser des pois chiches en conserve. La crème de sésame se trouve dans des commerces orientaux sous le nom de « téhineh ». La crème de pois chiches se sert avec des radis, de l'avocat ou en assortiments ou « mésédès ».</t>
+          <t>Au mixeur, réduire les pois chiches en purée. Dans la cuve du batteur, mélanger au fouet les deux purées. Ajouter le sel, le poivre, le jus de citron et l'huile d'olive. Rendre onctueux l'appareil. Éventuellement détendre avec un peu de jus de conserve réservé. Rectifier et mettre au point l'assaisonnement avec le poivre de Cayenne. Stocker au froid à +3°C en attente de consommation.</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="13">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="10">
+        <f>B2*0.00073</f>
+        <v>0.073</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" t="s" s="8"/>
+    </row>
+    <row r="31">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="10">
+        <f>B2*0.00007</f>
+        <v>0.007</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" t="s" s="8"/>
+    </row>
+    <row r="32">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="10">
+        <f>B2*0.0075</f>
+        <v>0.75</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s" s="8"/>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="10">
+        <f>B2*0.0025</f>
+        <v>0.25</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s" s="8"/>
+    </row>
+    <row r="34">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="10">
+        <f>B2*0.00008</f>
+        <v>0.008</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s" s="8"/>
+    </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" t="s" s="8"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="11">
         <v>28</v>
       </c>
-      <c r="B30"/>
-[...2 lines deleted...]
-      <c r="E30" t="s" s="8"/>
+      <c r="B36" t="s" s="12">
+        <v>29</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36" t="s" s="8"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="11">
+        <v>30</v>
+      </c>
+      <c r="B37" t="inlineStr" s="12">
+        <is>
+          <t>On peut utiliser des pois chiches en conserve. La crème de sésame se trouve dans des commerces orientaux sous le nom de « téhineh ». La crème de pois chiches se sert avec des radis, de l'avocat ou en assortiments ou « mésédès ».</t>
+        </is>
+      </c>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37" t="s" s="8"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="s" s="13">
+        <v>31</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B16:D16"/>
-[...1 lines deleted...]
-    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
-    <mergeCell ref="B23:D23"/>
-    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B25:D25"/>
     <mergeCell ref="B29:D29"/>
-    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="A38:D38"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>CRÈME DE POIS CHICHES</dc:title>
+  <dc:title>CRÈME DE POIS CHICHES (CONSERVE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>