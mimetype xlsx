--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,200 +17,218 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>CRÈME DE POIS CHICHES</t>
+    <t>CRÈME DE POIS CHICHES (CONSERVE)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>GRO_CDC_003</t>
+    <t>GRO_CDC_003B</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides collectivité (GRO.ENT.FR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
-    <t>Oui — Corpus CDC (Cuisine de Collectivité) — sous-ensemble audité sans anomalie détectée, Chapitre 5. Réinjecté Ch.14.</t>
+    <t>Oui — Corpus CDC — scission 003A (pois secs) / 003B (conserve), validée Palika 25/09/2026 (Mig.663).</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Collectivité (BPI.CDC)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:55</t>
+    <t>31/10/2026 02:01</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...5 lines deleted...]
-    <t>Pois chiches cuits en conserve</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>TAHINI</t>
+  </si>
+  <si>
+    <t>Tahini (purée de sésame)</t>
+  </si>
+  <si>
+    <t>Sauces asiatiques</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>PCHICHE-BTE44</t>
+  </si>
+  <si>
+    <t>Pois chiches au naturel, boîte 4/4</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
-    <t>kg</t>
+    <t>u</t>
+  </si>
+  <si>
+    <t>PCHICHE-BTE51</t>
+  </si>
+  <si>
+    <t>Pois chiches au naturel, boîte 5/1</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
-    <t>EPI-SESAME-BLA</t>
-[...2 lines deleted...]
-    <t>Sésame blanc décortiqué</t>
+    <t>RNME101408</t>
+  </si>
+  <si>
+    <t>Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
-[...2 lines deleted...]
-    <t>u</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>00000051</t>
   </si>
   <si>
     <t>LAIT</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>RNM6520160</t>
   </si>
   <si>
     <t>PERSIL simple France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
@@ -223,129 +241,168 @@
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Entrées froides collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Pois chiches cuits en conserve</t>
+    <t xml:space="preserve">    ↳ POIS CHICHES EN CONSERVE, BOÎTE 5/1 (KG)</t>
+  </si>
+  <si>
+    <t>Conversions conserves (boîte→net)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Pois chiches au naturel, boîte 5/1</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sésame blanc décortiqué</t>
+    <t xml:space="preserve">    ↳ Tahini (purée de sésame)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAIT</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L)</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ POIS CHICHES EN CONSERVE, BOÎTE 4/4 (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Pois chiches au naturel, boîte 4/4</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
   </si>
   <si>
-    <t>Prévoir de faire tremper les pois chiches. Laver, désinfecter le persil plat suivant la procédure. Réserver au froid.</t>
+    <t>Laver, désinfecter le persil plat suivant la procédure. Réserver au froid.</t>
+  </si>
+  <si>
+    <t>Égoutter les pois chiches en conserve en réservant un peu de jus. Rincer et égoutter les pois chiches.</t>
   </si>
   <si>
     <t>Servir la crème de pois chiches décorée avec des feuilles de persil plat.</t>
   </si>
   <si>
-    <t>Fiche technique — CRÈME DE POIS CHICHES</t>
-[...2 lines deleted...]
-    <t>CRÈME DE POIS CHICHES  GRO_CDC_003</t>
+    <t>Fiche technique — CRÈME DE POIS CHICHES (CONSERVE)</t>
+  </si>
+  <si>
+    <t>CRÈME DE POIS CHICHES (CONSERVE)  GRO_CDC_003B</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    POIS CHICHES EN CONSERVE, BOÎTE 5/1 (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    POIS CHICHES EN CONSERVE, BOÎTE 4/4 (KG) (conv.)</t>
+  </si>
+  <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
@@ -553,109 +610,109 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>18.8284</v>
+        <v>31.82459047619</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.188284</v>
+        <v>0.3182459047619</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>18.8284</v>
+        <v>31.82459047619</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -722,956 +779,1229 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*1.9</f>
-        <v>9.5</v>
+        <f>E7*5.8</f>
+        <v>5.8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.008</v>
+        <v>4</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.008</v>
+        <v>4</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*9.8</f>
-        <v>0.0784</v>
+        <f>E8*1.08</f>
+        <v>4.32</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="9">
-        <v>0.007</v>
+        <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.007</v>
+        <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12.5</f>
-        <v>0.0875</v>
+        <f>E9*5.7</f>
+        <v>5.7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>1</v>
+        <v>0.008</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>0.008</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*4.2</f>
-        <v>4.2</v>
+        <f>E10*9.8</f>
+        <v>0.0784</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
         <v>44</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>0.05</v>
+        <v>0.007</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.05</v>
+        <v>0.007</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*65.22</f>
-        <v>3.261</v>
+        <f>E11*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="12">
+      <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="9">
-        <v>0.5</v>
+        <v>1.333333</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.5</v>
+        <v>1.333333</v>
       </c>
       <c r="F12" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0.5999</f>
-        <v>0.29995</v>
+        <f>E12*8.1571448964</f>
+        <v>10.87619</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>52</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="F13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*65.22</f>
+        <v>3.261</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="12">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
         <v>54</v>
       </c>
-      <c r="G13" s="4">
-[...5 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C14" t="s">
         <v>55</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" s="9">
-        <v>0.073</v>
+        <v>0.5</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.073</v>
+        <v>0.5</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0.35</f>
-        <v>0.02555</v>
+        <f>E14*0.5999</f>
+        <v>0.29995</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>59</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*0.45</f>
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="9">
+        <v>0.073</v>
+      </c>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>0.073</v>
+      </c>
+      <c r="F16" t="s">
+        <v>35</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*0.35</f>
+        <v>0.02555</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" s="9">
         <v>0.1</v>
       </c>
-      <c r="F15" t="s">
+      <c r="E17" s="11">
+        <f>D17*$B$2</f>
+        <v>0.1</v>
+      </c>
+      <c r="F17" t="s">
         <v>35</v>
       </c>
-      <c r="G15" s="4">
-        <f>E15*9.26</f>
+      <c r="G17" s="4">
+        <f>E17*9.26</f>
         <v>0.926</v>
       </c>
     </row>
-    <row r="16">
-[...9 lines deleted...]
-        <f>SUM(G7:G15)</f>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18" t="s" s="3">
+        <v>67</v>
+      </c>
+      <c r="G18" s="13">
+        <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D3" s="11">
-        <v>5</v>
+        <v>2.655</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D4" s="11">
         <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D5" s="11">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D6" s="11">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="F6" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D7" s="11">
-        <v>0.073</v>
+        <v>0.25</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="F7" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C8" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D8" s="11">
-        <v>0.007</v>
+        <v>0.333</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" t="s">
         <v>77</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="11">
-        <v>0.05</v>
+        <v>0.073</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="C11" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D11" s="11">
-        <v>0.1</v>
+        <v>0.007</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C12" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D12" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="E12" t="s">
+        <v>56</v>
+      </c>
+      <c r="F12" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>88</v>
+      </c>
+      <c r="C13" t="s">
+        <v>77</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.05</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>89</v>
+      </c>
+      <c r="C14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" s="11">
+        <v>1</v>
+      </c>
+      <c r="E15" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>91</v>
+      </c>
+      <c r="C16" t="s">
+        <v>77</v>
+      </c>
+      <c r="D16" s="11">
         <v>0.008</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E16" t="s">
         <v>35</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F16" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="11">
+        <v>0.75</v>
+      </c>
+      <c r="E17" t="s">
+        <v>56</v>
+      </c>
+      <c r="F17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>82</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" s="11">
+        <v>1</v>
+      </c>
+      <c r="E18" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>1</v>
+      </c>
+      <c r="B19" t="s">
+        <v>92</v>
+      </c>
+      <c r="C19" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" s="11">
+        <v>2.12</v>
+      </c>
+      <c r="E19" t="s">
+        <v>35</v>
+      </c>
+      <c r="F19" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>93</v>
+      </c>
+      <c r="C20" t="s">
+        <v>77</v>
+      </c>
+      <c r="D20" s="11">
+        <v>4</v>
+      </c>
+      <c r="E20" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>85</v>
+        <v>99</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s" s="14">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s" s="14">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
-[...2 lines deleted...]
-        </is>
+      <c r="D4" t="s" s="14">
+        <v>102</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="14">
         <is>
-          <t>Préchauffer le four sur la position chaleur sèche à +175°C. Dans un bac GN 1/1 H 45, torréfier les graines de sésame. Au cutter, broyer et réduire en purée les graines de sésame. Ajouter du lait et du jus de citron jusqu'à l'obtention d'une pâte crémeuse (ou remplacer par de la pâte de téhineh vendue dans les commerces orientaux).</t>
+          <t>Dans la cuve du batteur, détendre la pâte de téhineh (crème de sésame du commerce) avec le lait et une partie du jus de citron jusqu'à l'obtention d'une pâte crémeuse.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="14">
         <is>
-          <t>Au mixeur, réduire les pois chiches en purée. Dans la cuve du batteur, mélanger au fouet les deux purées. Ajouter le sel, le poivre, le jus de citron et l'huile d'olive. Rendre onctueux l'appareil. Éventuellement détendre avec un peu d'eau de cuisson. Rectifier et mettre au point l'assaisonnement avec le poivre de Cayenne. Stocker au froid à +3°C en attente de consommation.</t>
+          <t>Au mixeur, réduire les pois chiches en purée. Dans la cuve du batteur, mélanger au fouet les deux purées. Ajouter le sel, le poivre, le jus de citron et l'huile d'olive. Rendre onctueux l'appareil. Éventuellement détendre avec un peu de jus de conserve réservé. Rectifier et mettre au point l'assaisonnement avec le poivre de Cayenne. Stocker au froid à +3°C en attente de consommation.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s" s="14">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>On peut utiliser des pois chiches en conserve. La crème de sésame se trouve dans des commerces orientaux sous le nom de « téhineh ». La crème de pois chiches se sert avec des radis, de l'avocat ou en assortiments ou « mésédès ».</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"GRO_CDC_003 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_003 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_003B · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_003B · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
-        <v>Prévoir de faire tremper les pois chiches. Laver, désinfecter le persil plat suivant la procédure. Réserver au froid.</v>
+        <v>Laver, désinfecter le persil plat suivant la procédure. Réserver au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="14">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C7" s="11">
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="17">
+        <v>109</v>
+      </c>
+      <c r="B8" t="str" s="14">
         <f>Procedure!D4</f>
-        <v>Égoutter et rincer les pois chiches. Dans un rondeau, marquer la cuisson des pois chiches à l'eau froide. Porter à ébullition, écumer la cuisson et cuire doucement. Saler en cours de cuisson. Contrôler la cuisson. Rafraîchir et égoutter les pois chiches.</v>
-[...6 lines deleted...]
-      <c r="B8" t="str">
+        <v>Égoutter les pois chiches en conserve en réservant un peu de jus. Rincer et égoutter les pois chiches.</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>110</v>
+      </c>
+      <c r="C9" s="11">
+        <f>'Besoins'!$B$2*2.655</f>
+        <v>2.655</v>
+      </c>
+      <c r="D9" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C10" s="11">
+        <f>'Besoins'!$B$2*2.12</f>
+        <v>2.12</v>
+      </c>
+      <c r="D10" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="17">
+        <v>112</v>
+      </c>
+      <c r="B11" t="str" s="14">
+        <f>Procedure!D5</f>
+        <v>Dans la cuve du batteur, détendre la pâte de téhineh (crème de sésame du commerce) avec le lait et une partie du jus de citron jusqu'à l'obtention d'une pâte crémeuse.</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="str">
         <f>Besoins!B7</f>
-        <v>Pois chiches cuits en conserve</v>
-[...1 lines deleted...]
-      <c r="C8" s="11">
+        <v>Tahini (purée de sésame)</v>
+      </c>
+      <c r="C12" s="11">
         <f>Besoins!E7</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="D8" t="str">
+        <v>1</v>
+      </c>
+      <c r="D12" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
-    </row>
-[...50 lines deleted...]
-      <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B14</f>
-        <v>Sel fin de cuisine</v>
+        <v>LAIT</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E14</f>
-        <v>0.073</v>
+        <v>0.5</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F14</f>
-        <v>kg</v>
+        <v>lt</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14" t="str">
-[...1 lines deleted...]
-        <v>Poivre noir moulu</v>
+      <c r="B14" t="s">
+        <v>113</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E9</f>
-[...12 lines deleted...]
-      <c r="C15" s="11">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>114</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>Procedure!D6</f>
+        <v>Au mixeur, réduire les pois chiches en purée. Dans la cuve du batteur, mélanger au fouet les deux purées. Ajouter le sel, le poivre, le jus de citron et l'huile d'olive. Rendre onctueux l'appareil. Éventuellement détendre avec un peu de jus de conserve réservé. Rectifier et mettre au point l'assaisonnement avec le poivre de Cayenne. Stocker au froid à +3°C en attente de consommation.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B16</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C16" s="11">
+        <f>Besoins!E16</f>
+        <v>0.073</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F16</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="str">
+        <f>Besoins!B11</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C17" s="11">
+        <f>Besoins!E11</f>
+        <v>0.007</v>
+      </c>
+      <c r="D17" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>113</v>
+      </c>
+      <c r="C18" s="11">
+        <f>'Besoins'!$B$2*0.75</f>
+        <v>0.75</v>
+      </c>
+      <c r="D18" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>115</v>
+      </c>
+      <c r="C19" s="11">
+        <f>'Besoins'!$B$2*0.25</f>
+        <v>0.25</v>
+      </c>
+      <c r="D19" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="str">
+        <f>Besoins!B10</f>
         <v>Piment de Cayenne</v>
       </c>
-      <c r="C16" s="11">
-        <f>Besoins!E8</f>
+      <c r="C20" s="11">
+        <f>Besoins!E10</f>
         <v>0.008</v>
       </c>
-      <c r="D16" t="str">
-        <f>Besoins!F8</f>
+      <c r="D20" t="str">
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="17">
-[...3 lines deleted...]
-      <c r="B17" t="str" s="14">
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="str">
+        <f>Besoins!B17</f>
+        <v>Ail haché IQF</v>
+      </c>
+      <c r="C21" s="11">
+        <f>Besoins!E17</f>
+        <v>0.1</v>
+      </c>
+      <c r="D21" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="17">
+        <v>116</v>
+      </c>
+      <c r="B22" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Servir la crème de pois chiches décorée avec des feuilles de persil plat.</v>
       </c>
-      <c r="C17"/>
-[...6 lines deleted...]
-      <c r="B18" t="str" s="14">
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="17">
+        <v>117</v>
+      </c>
+      <c r="B23" t="str" s="14">
         <f>Procedure!D8</f>
         <v>On peut utiliser des pois chiches en conserve. La crème de sésame se trouve dans des commerces orientaux sous le nom de « téhineh ». La crème de pois chiches se sert avec des radis, de l'avocat ou en assortiments ou « mésédès ».</v>
       </c>
-      <c r="C18"/>
-[...9 lines deleted...]
-      <c r="A20" t="s" s="18">
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="18">
         <v>22</v>
       </c>
-      <c r="B20"/>
-[...1 lines deleted...]
-      <c r="D20"/>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B7:D7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="A25:D25"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>CRÈME DE POIS CHICHES</dc:title>
+  <dc:title>CRÈME DE POIS CHICHES (CONSERVE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>