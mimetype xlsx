--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -38,51 +38,51 @@
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>SAUCE PISTOU  GRO_CDC_205J</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Pignons de pin sachet 1kg</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    BASILIC France botte</t>
+    <t xml:space="preserve">    BASILIC (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Parmesan râpé (Parmigiano)</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Dans un cutter, hacher les pignons, l'ail et le basilic.</t>
   </si>