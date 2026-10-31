--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -26,84 +26,84 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>RNME101484</t>
+  </si>
+  <si>
+    <t>Pignons de pin sachet 1kg</t>
+  </si>
+  <si>
+    <t>Oléagineux et noix</t>
+  </si>
+  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
-  </si>
-[...7 lines deleted...]
-    <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>FROM-PARMESAN</t>
   </si>
   <si>
     <t>Parmesan râpé (Parmigiano)</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
@@ -257,117 +257,117 @@
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
         <v>0.012</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
         <v>0.15</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F3" s="4">
-        <v>26.088</v>
+        <v>13.6025</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
         <v>14</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="E4" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="4">
-        <v>13.6025</v>
+        <v>26.088</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3">
         <v>0.2</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="4">
         <v>2.9</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3">
-        <v>0.18</v>
+        <v>6</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="4">
-        <v>0.9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="3">
         <v>0.05</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="4">
         <v>0.0175</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>27</v>
@@ -375,51 +375,51 @@
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="3">
         <v>0.1</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="4">
         <v>0.926</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="5">
         <v>30</v>
       </c>
       <c r="F9" s="6">
-        <v>44.58</v>
+        <v>46.68</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE PISTOU</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>