--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -44,51 +44,51 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>SAUCE RAIFORT  GRO_CDC_205I</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Raifort frais</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche épaisse 30% MG</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">    sucre semoule</t>
+    <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Mixer le raifort.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Dans une terrine, mélanger intimement le raifort haché très finement, le sel, le sucre et la crème épaisse.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>