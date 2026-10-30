--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -56,51 +56,51 @@
   <si>
     <t xml:space="preserve">    HUILE TOURNESOL (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    VINAIGRE VIN ROUGE (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Câpres au vinaigre bocal</t>
   </si>
   <si>
     <t xml:space="preserve">    Cornichons fins au vinaigre bocal</t>
   </si>
   <si>
-    <t xml:space="preserve">    CERFEUIL France botte</t>
+    <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Au mixeur, hacher grossièrement les cornichons. Réserver.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Au mixeur, hacher finement les aromates. Réserver.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>Dans la cuve du batteur, mélanger au fouet d'abord le sel, le poivre et le vinaigre.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>Ajouter l'huile. Bien émulsionner.</t>
   </si>