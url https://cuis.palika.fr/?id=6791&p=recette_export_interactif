--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -3,95 +3,101 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="SAUCE AUX PIGNONS GRILLES" sheetId="1" r:id="rId1"/>
+    <sheet name="SAUCE AUX PIGNONS GRILLÉS" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
-[...1 lines deleted...]
-    <t>SAUCE AUX PIGNONS GRILLES</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+  <si>
+    <t>SAUCE AUX PIGNONS GRILLÉS</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>SAUCE AUX PIGNONS GRILLES  GRO_CDC_205G</t>
+    <t>SAUCE AUX PIGNONS GRILLÉS  GRO_CDC_205G</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    yaourt nature sucré</t>
   </si>
   <si>
     <t xml:space="preserve">    Pignons de pin sachet 1kg</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Safran filaments (Iran)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Au four, torréfier les pignons sur une plaque à pâtisserie à +170°C.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Au cutter, concasser finement les pignons grillés.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>Dans la cuve du batteur, mélanger au fouet les yaourts, le jus de citron, le sel, le poivre blanc et le safran. Bien lisser.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>Ajouter les pignons concassés et grillés.</t>
   </si>
@@ -218,51 +224,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E21"/>
+  <dimension ref="A1:E23"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -350,191 +356,219 @@
       <c r="C9" s="10">
         <f>B2*0.00006</f>
         <v>0.006</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.00006</f>
         <v>0.006</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
-      <c r="B11"/>
-[...1 lines deleted...]
-      <c r="D11"/>
+      <c r="B11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D11" t="s">
+        <v>14</v>
+      </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="A12"/>
+      <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13"/>
-      <c r="B13" t="s">
+      <c r="A13" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="B13" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C14" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
-      <c r="D13" t="s">
-[...12 lines deleted...]
-      <c r="D14"/>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
         <v>17</v>
       </c>
       <c r="B15" t="s" s="12">
         <v>18</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A16" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B16" t="s" s="12">
+        <v>20</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.00015</f>
-        <v>0.015</v>
+        <f>B2*0.32</f>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.00006</f>
-        <v>0.006</v>
+        <f>B2*0.00015</f>
+        <v>0.015</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C19" s="10">
         <f>B2*0.00006</f>
         <v>0.006</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D20"/>
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.00006</f>
+        <v>0.006</v>
+      </c>
+      <c r="D20" t="s">
+        <v>9</v>
+      </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="13">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="11">
         <v>21</v>
       </c>
-      <c r="B21"/>
-[...2 lines deleted...]
-      <c r="E21" t="s" s="8"/>
+      <c r="B22" t="s" s="12">
+        <v>22</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="13">
+        <v>23</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B12:D12"/>
-    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
-    <mergeCell ref="B20:D20"/>
-    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A23:D23"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>SAUCE AUX PIGNONS GRILLES</dc:title>
+  <dc:title>SAUCE AUX PIGNONS GRILLÉS</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>