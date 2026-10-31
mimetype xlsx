--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,182 +17,188 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>SAUCE MOUTARDE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_205D</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces collectivité (GRO.SAUCES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — GRO.BOUL -- scindee de GRO_CDC_205 le 03/08/2026, p.230 du livre CDC. Réinjecté Ch.14.</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Collectivité (BPI.CDC)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:43</t>
+    <t>31/10/2026 05:06</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME101411</t>
+  </si>
+  <si>
+    <t>Moutarde de Dijon seau 5kg</t>
+  </si>
+  <si>
+    <t>Sauces et ketchup</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>RNME101406</t>
+  </si>
+  <si>
+    <t>Vinaigre vin rouge 6° bouteille 1,5L</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
-    <t>kg</t>
-[...1 lines deleted...]
-  <si>
     <t>RNME101405</t>
   </si>
   <si>
     <t>Huile de tournesol bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
-[...14 lines deleted...]
-    <t>Vinaigre vin rouge 6° bouteille 1,5L</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
@@ -656,598 +662,598 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.006</v>
+        <v>0.125</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.006</v>
+        <v>0.125</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*12.5</f>
-        <v>0.075</v>
+        <f>E7*3.71</f>
+        <v>0.46375</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.6</v>
+        <v>0.333333</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.6</v>
+        <v>0.333333</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*20.35</f>
-        <v>12.21</v>
+        <f>E8*1.79000179</f>
+        <v>0.596667</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.125</v>
+        <v>0.006</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.125</v>
+        <v>0.006</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*3.71</f>
-        <v>0.46375</v>
+        <f>E9*12.5</f>
+        <v>0.075</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.333333</v>
+        <v>0.6</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.333333</v>
+        <v>0.6</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*1.79000179</f>
-        <v>0.596667</v>
+        <f>E10*20.35</f>
+        <v>12.21</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.015</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F11" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0.35</f>
         <v>0.00525</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s" s="3">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G12" s="12">
         <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D3" s="11">
         <v>3</v>
       </c>
       <c r="E3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D4" s="11">
         <v>0.6</v>
       </c>
       <c r="E4" t="s">
         <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D5" s="11">
         <v>0.5</v>
       </c>
       <c r="E5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D6" s="11">
         <v>0.333</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D7" s="11">
         <v>0.125</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D8" s="11">
         <v>0.015</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D9" s="11">
         <v>0.006</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s" s="13">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s" s="13">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_205D · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_205D · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Dans la cuve du batteur, mélanger au fouet le sel, le poivre, la moutarde et le vinaigre.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C6" s="11">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B7</f>
         <v>Moutarde de Dijon seau 5kg</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E7</f>
         <v>0.125</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B11</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E11</f>
         <v>0.015</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>0.006</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B10" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Ajouter progressivement l'huile. Émulsionner.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C11" s="11">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="D11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
         <v>22</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="6">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A13:D13"/>