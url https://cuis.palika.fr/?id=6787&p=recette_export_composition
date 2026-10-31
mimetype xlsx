--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -20,96 +20,96 @@
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 100 pc)</t>
+    <t>Quantité (pour 3,77 lt)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>SAUCE VINAIGRETTE</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>pc</t>
+    <t>lt</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE TOURNESOL (L)</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile de tournesol bidon 5L</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ VINAIGRE VIN ROUGE (L)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Vinaigre vin rouge 6° bouteille 1,5L</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -205,168 +205,168 @@
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="3">
-        <v>100</v>
+        <v>3.77</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="3">
         <v>3</v>
       </c>
       <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D4" s="3">
         <v>0.6</v>
       </c>
       <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3">
         <v>0.75</v>
       </c>
       <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D6" s="3">
         <v>0.5</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D7" s="3">
         <v>0.015</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D8" s="3">
         <v>0.006</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 