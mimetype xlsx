--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -7,188 +7,191 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="SAUCE VERTE" sheetId="1" r:id="rId1"/>
     <sheet name="SAUCE MAYONNAISE" sheetId="2" r:id="rId2"/>
-    <sheet name="Colorant Vert Végétal" sheetId="3" r:id="rId3"/>
+    <sheet name="COLORANT VERT VÉGÉTAL (CHLOROPH" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
     <t>SAUCE VERTE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>SAUCE VERTE  GRO_CDC_203G</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    SAUCE MAYONNAISE — voir l'onglet "SAUCE MAYONNAISE"</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t xml:space="preserve">    CERFEUIL France botte</t>
+    <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    Colorant Vert Végétal — voir l'onglet "Colorant Vert Végétal"</t>
+    <t xml:space="preserve">    COLORANT VERT VÉGÉTAL (CHLOROPHYLLE) — voir l'onglet "COLORANT VERT VÉGÉTAL (CHLOROPH"</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Hacher finement tous les aromates.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Incorporer les aromates hachés à la mayonnaise de base.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>Rectifier la couleur avec quelques gouttes de colorant (facultatif — alternative : cresson et épinards blanchis).</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
-    <t>référence : 100 pc — lot unique couvrant tous les usages</t>
+    <t>référence : 3,7 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>SAUCE MAYONNAISE  GRO_CDC_203</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE TOURNESOL (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    VINAIGRE VIN ROUGE (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    Moutarde de Dijon seau 5kg</t>
   </si>
   <si>
     <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>En deuxième vitesse, incorporer l'huile en filet régulier.</t>
   </si>
   <si>
     <t>En fin de montage de la mayonnaise, ajouter le reste du vinaigre.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>En troisième vitesse, serrer la mayonnaise pendant 2 minutes.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>Vérifier l'assaisonnement et la consistance de la sauce.</t>
   </si>
   <si>
-    <t>Colorant Vert Végétal</t>
-[...20 lines deleted...]
-    <t>Extraire le jus vert ainsi obtenu en le pressant à l'aide d'une étamine.</t>
+    <t>COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
+  </si>
+  <si>
+    <t>référence : 0,1 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)  GRO_CDR_B315</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ÉPINARD France cat.I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Cresson frais</t>
+  </si>
+  <si>
+    <t>[ÉPLUCHER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
+  </si>
+  <si>
+    <t>[MIXER] Éplucher, équeuter, trier et bien laver les feuilles vertes.</t>
+  </si>
+  <si>
+    <t>Les mixer très finement avec un peu d'eau pour libérer la chlorophylle, puis presser la purée dans une étamine pour en recueillir le jus vert.</t>
+  </si>
+  <si>
+    <t>[CHAUFFER] Chauffer ce jus tout doucement jusqu'à 70 °C, sans remuer : le vert se rassemble en surface et le liquide devient clair.</t>
   </si>
   <si>
     <t>ℹ 70°C — ne pas dépasser</t>
   </si>
   <si>
     <t>ℹ +3°C max</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -508,376 +511,390 @@
         <v>18</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="6">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E26"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>19</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>20</v>
       </c>
       <c r="B2" s="14">
         <v>3.5</v>
       </c>
       <c r="C2" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>21</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.03</f>
-        <v>0.105</v>
+        <f>B2*0.8108108108</f>
+        <v>2.837838</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.003</f>
-        <v>0.0105</v>
+        <f>B2*0.0810810811</f>
+        <v>0.283784</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.00015</f>
-        <v>0.000525</v>
+        <f>B2*0.0040540541</f>
+        <v>0.014189</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.00006</f>
-        <v>0.00021</v>
+        <f>B2*0.0016216216</f>
+        <v>0.005676</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.00001</f>
-        <v>0.000035</v>
+        <f>B2*0.0002702703</f>
+        <v>0.000946</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.0009</f>
-        <v>0.00315</v>
+        <f>B2*0.0243243243</f>
+        <v>0.085135</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.15</f>
-        <v>0.525</v>
+        <f>B2*4.0540540541</f>
+        <v>14.189189</v>
       </c>
       <c r="D12" t="s">
         <v>3</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>12</v>
       </c>
       <c r="B14" t="inlineStr" s="12">
         <is>
           <t>Dans la cuve du batteur, au fouet, mélanger la moutarde, le sel, le poivre, le poivre de Cayenne, les jaunes d'œufs pasteurisés et un quart du volume du vinaigre.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.00015</f>
-        <v>0.000525</v>
+        <f>B2*0.0040540541</f>
+        <v>0.014189</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.00006</f>
-        <v>0.00021</v>
+        <f>B2*0.0016216216</f>
+        <v>0.005676</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.00001</f>
-        <v>0.000035</v>
+        <f>B2*0.0002702703</f>
+        <v>0.000946</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.0009</f>
-        <v>0.00315</v>
+        <f>B2*0.0243243243</f>
+        <v>0.085135</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.15</f>
-        <v>0.525</v>
+        <f>B2*4.0540540541</f>
+        <v>14.189189</v>
       </c>
       <c r="D19" t="s">
         <v>3</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="11">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.0810810811</f>
+        <v>0.283784</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="11">
         <v>14</v>
       </c>
-      <c r="B20" t="s" s="12">
+      <c r="B21" t="s" s="12">
         <v>30</v>
       </c>
-      <c r="C20"/>
-[...5 lines deleted...]
-      <c r="B21" t="s">
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="s">
         <v>23</v>
       </c>
-      <c r="C21" s="10">
-[...3 lines deleted...]
-      <c r="D21" t="s">
+      <c r="C22" s="10">
+        <f>B2*0.8108108108</f>
+        <v>2.837838</v>
+      </c>
+      <c r="D22" t="s">
         <v>8</v>
       </c>
-      <c r="E21" t="s" s="8"/>
-[...9 lines deleted...]
-      <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="11">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="B23" t="s" s="12">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="11">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B24" t="s" s="12">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="13">
-[...2 lines deleted...]
-      <c r="B25"/>
+      <c r="A25" t="s" s="11">
+        <v>34</v>
+      </c>
+      <c r="B25" t="s" s="12">
+        <v>35</v>
+      </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="13">
+        <v>18</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B20:D20"/>
-    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
-    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="A26:D26"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>36</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
@@ -909,200 +926,198 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>38</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.7</f>
-        <v>0.0035</v>
+        <f>B2*7</f>
+        <v>0.035</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.3</f>
-        <v>0.0015</v>
+        <f>B2*3</f>
+        <v>0.015</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>12</v>
       </c>
       <c r="B9" t="s" s="12">
         <v>41</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A10" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s" s="12">
+        <v>42</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*7</f>
+        <v>0.035</v>
+      </c>
+      <c r="D11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s">
         <v>40</v>
       </c>
-      <c r="C11" s="10">
-[...16 lines deleted...]
-      <c r="D12"/>
+      <c r="C12" s="10">
+        <f>B2*3</f>
+        <v>0.015</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>16</v>
       </c>
       <c r="B13" t="s" s="12">
         <v>43</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>32</v>
       </c>
-      <c r="B14" t="inlineStr" s="12">
-[...2 lines deleted...]
-        </is>
+      <c r="B14" t="s" s="12">
+        <v>44</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s" s="3">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="11">
         <v>34</v>
       </c>
       <c r="B16" t="inlineStr" s="12">
         <is>
-          <t>[ÉGOUTTER] Égoutter très délicatement le gel sur une étamine ou un linge très propre et humide. Éviter de remuer le liquide pour ne pas redisperser le gel. Utiliser immédiatement ou réserver bien enveloppé à l'abri de l'air en enceinte réfrigérée.</t>
+          <t>[ÉGOUTTER] Recueillir délicatement le coagulat vert sur une étamine ou un linge propre et humide ; l'utiliser aussitôt ou le garder bien emballé, à l'abri de l'air, au réfrigérateur.</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s" s="3">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="13">
         <v>18</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B10:D10"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE VERTE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>