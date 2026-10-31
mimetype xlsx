--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -70,51 +70,51 @@
   <si>
     <t>Laver et désinfecter une calotte et un fouet comme l'indique la procédure.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Dans la calotte, monter la crème fleurette.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>Ajouter délicatement la crème fouettée à la mayonnaise à l'aide du fouet.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
-    <t>référence : 100 pc — lot unique couvrant tous les usages</t>
+    <t>référence : 3,7 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>SAUCE MAYONNAISE  GRO_CDC_203</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE TOURNESOL (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    VINAIGRE VIN ROUGE (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    Moutarde de Dijon seau 5kg</t>
   </si>
@@ -444,376 +444,390 @@
         <v>16</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="6">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E26"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>17</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>18</v>
       </c>
       <c r="B2" s="14">
         <v>2.5</v>
       </c>
       <c r="C2" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>19</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.03</f>
-        <v>0.075</v>
+        <f>B2*0.8108108108</f>
+        <v>2.027027</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.003</f>
-        <v>0.0075</v>
+        <f>B2*0.0810810811</f>
+        <v>0.202703</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.00015</f>
-        <v>0.000375</v>
+        <f>B2*0.0040540541</f>
+        <v>0.010135</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.00006</f>
-        <v>0.00015</v>
+        <f>B2*0.0016216216</f>
+        <v>0.004054</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.00001</f>
-        <v>0.000025</v>
+        <f>B2*0.0002702703</f>
+        <v>0.000676</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.0009</f>
-        <v>0.00225</v>
+        <f>B2*0.0243243243</f>
+        <v>0.060811</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.15</f>
-        <v>0.375</v>
+        <f>B2*4.0540540541</f>
+        <v>10.135135</v>
       </c>
       <c r="D12" t="s">
         <v>3</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>10</v>
       </c>
       <c r="B14" t="inlineStr" s="12">
         <is>
           <t>Dans la cuve du batteur, au fouet, mélanger la moutarde, le sel, le poivre, le poivre de Cayenne, les jaunes d'œufs pasteurisés et un quart du volume du vinaigre.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.00015</f>
-        <v>0.000375</v>
+        <f>B2*0.0040540541</f>
+        <v>0.010135</v>
       </c>
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.00006</f>
-        <v>0.00015</v>
+        <f>B2*0.0016216216</f>
+        <v>0.004054</v>
       </c>
       <c r="D16" t="s">
         <v>24</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.00001</f>
-        <v>0.000025</v>
+        <f>B2*0.0002702703</f>
+        <v>0.000676</v>
       </c>
       <c r="D17" t="s">
         <v>24</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.0009</f>
-        <v>0.00225</v>
+        <f>B2*0.0243243243</f>
+        <v>0.060811</v>
       </c>
       <c r="D18" t="s">
         <v>24</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.15</f>
-        <v>0.375</v>
+        <f>B2*4.0540540541</f>
+        <v>10.135135</v>
       </c>
       <c r="D19" t="s">
         <v>3</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="11">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.0810810811</f>
+        <v>0.202703</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="11">
         <v>12</v>
       </c>
-      <c r="B20" t="s" s="12">
+      <c r="B21" t="s" s="12">
         <v>29</v>
       </c>
-      <c r="C20"/>
-[...5 lines deleted...]
-      <c r="B21" t="s">
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="s">
         <v>21</v>
       </c>
-      <c r="C21" s="10">
-[...3 lines deleted...]
-      <c r="D21" t="s">
+      <c r="C22" s="10">
+        <f>B2*0.8108108108</f>
+        <v>2.027027</v>
+      </c>
+      <c r="D22" t="s">
         <v>8</v>
       </c>
-      <c r="E21" t="s" s="8"/>
-[...9 lines deleted...]
-      <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="11">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s" s="12">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="11">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B24" t="s" s="12">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="13">
-[...2 lines deleted...]
-      <c r="B25"/>
+      <c r="A25" t="s" s="11">
+        <v>33</v>
+      </c>
+      <c r="B25" t="s" s="12">
+        <v>34</v>
+      </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="13">
+        <v>16</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B20:D20"/>
-    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
-    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="A26:D26"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE CHANTILLY (MAYONNAISE)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>