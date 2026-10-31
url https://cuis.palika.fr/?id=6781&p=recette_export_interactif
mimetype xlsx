--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,162 +1,176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="SAUCE ANDALOUSE" sheetId="1" r:id="rId1"/>
     <sheet name="SAUCE MAYONNAISE" sheetId="2" r:id="rId2"/>
+    <sheet name="Tomate concassée — boîte 5/1 (c" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <si>
     <t>SAUCE ANDALOUSE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>SAUCE ANDALOUSE  GRO_CDC_203D</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    SAUCE MAYONNAISE — voir l'onglet "SAUCE MAYONNAISE"</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivrons verts rouges en lanières surgelés</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t xml:space="preserve">    Tomate concassée — boîte 5/1 (collectivité) — voir l'onglet "Tomate concassée — boîte 5/1 (c"</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>Incorporer à la mayonnaise de base les poivrons préalablement lavés, désinfectés, épépinés et taillés en petits cubes, ainsi que les dés de tomates décongelés.</t>
+  </si>
+  <si>
+    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+  </si>
+  <si>
+    <t>SAUCE MAYONNAISE</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 3,7 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>SAUCE MAYONNAISE  GRO_CDC_203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    HUILE TOURNESOL (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    VINAIGRE VIN ROUGE (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Piment de Cayenne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Moutarde de Dijon seau 5kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>En deuxième vitesse, incorporer l'huile en filet régulier.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>En fin de montage de la mayonnaise, ajouter le reste du vinaigre.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>En troisième vitesse, serrer la mayonnaise pendant 2 minutes.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>Vérifier l'assaisonnement et la consistance de la sauce.</t>
+  </si>
+  <si>
+    <t>Tomate concassée — boîte 5/1 (collectivité)</t>
+  </si>
+  <si>
+    <t>référence : 2,3 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Tomate concassée — boîte 5/1 (collectivité)  GRO-CONS-TOM-51</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Tomates concassées en dés (boîte)</t>
-  </si>
-[...64 lines deleted...]
-    <t>Vérifier l'assaisonnement et la consistance de la sauce.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -248,52 +262,53 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
@@ -445,376 +460,507 @@
     <row r="14">
       <c r="A14" t="s" s="13">
         <v>14</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E26"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>15</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="14">
         <v>3.5</v>
       </c>
       <c r="C2" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>17</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.03</f>
-        <v>0.105</v>
+        <f>B2*0.8108108108</f>
+        <v>2.837838</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.003</f>
-        <v>0.0105</v>
+        <f>B2*0.0810810811</f>
+        <v>0.283784</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.00015</f>
-        <v>0.000525</v>
+        <f>B2*0.0040540541</f>
+        <v>0.014189</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.00006</f>
-        <v>0.00021</v>
+        <f>B2*0.0016216216</f>
+        <v>0.005676</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.00001</f>
-        <v>0.000035</v>
+        <f>B2*0.0002702703</f>
+        <v>0.000946</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.0009</f>
-        <v>0.00315</v>
+        <f>B2*0.0243243243</f>
+        <v>0.085135</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.15</f>
-        <v>0.525</v>
+        <f>B2*4.0540540541</f>
+        <v>14.189189</v>
       </c>
       <c r="D12" t="s">
         <v>3</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>12</v>
       </c>
       <c r="B14" t="inlineStr" s="12">
         <is>
           <t>Dans la cuve du batteur, au fouet, mélanger la moutarde, le sel, le poivre, le poivre de Cayenne, les jaunes d'œufs pasteurisés et un quart du volume du vinaigre.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.00015</f>
-        <v>0.000525</v>
+        <f>B2*0.0040540541</f>
+        <v>0.014189</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.00006</f>
-        <v>0.00021</v>
+        <f>B2*0.0016216216</f>
+        <v>0.005676</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.00001</f>
-        <v>0.000035</v>
+        <f>B2*0.0002702703</f>
+        <v>0.000946</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.0009</f>
-        <v>0.00315</v>
+        <f>B2*0.0243243243</f>
+        <v>0.085135</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.15</f>
-        <v>0.525</v>
+        <f>B2*4.0540540541</f>
+        <v>14.189189</v>
       </c>
       <c r="D19" t="s">
         <v>3</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="11">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.0810810811</f>
+        <v>0.283784</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="11">
         <v>26</v>
       </c>
-      <c r="B20" t="s" s="12">
+      <c r="B21" t="s" s="12">
         <v>27</v>
       </c>
-      <c r="C20"/>
-[...5 lines deleted...]
-      <c r="B21" t="s">
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="10">
-[...3 lines deleted...]
-      <c r="D21" t="s">
+      <c r="C22" s="10">
+        <f>B2*0.8108108108</f>
+        <v>2.837838</v>
+      </c>
+      <c r="D22" t="s">
         <v>8</v>
       </c>
-      <c r="E21" t="s" s="8"/>
-[...9 lines deleted...]
-      <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="11">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B23" t="s" s="12">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="11">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B24" t="s" s="12">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="13">
-[...2 lines deleted...]
-      <c r="B25"/>
+      <c r="A25" t="s" s="11">
+        <v>32</v>
+      </c>
+      <c r="B25" t="s" s="12">
+        <v>33</v>
+      </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="13">
+        <v>14</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B20:D20"/>
-    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
-    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="A26:D26"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E9"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>16</v>
+      </c>
+      <c r="B2" s="14">
+        <v>0.75</v>
+      </c>
+      <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>35</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>36</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.4347826087</f>
+        <v>0.326087</v>
+      </c>
+      <c r="D6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot de conversion : 1 boîte 5/1 de tomate concassée en dés = 2,300kg net (sourcé sur le texte réel du livre, vérifié mot à mot sur les Fiches 098/109/143/146). CONS-TOMATE-CUB reste la vraie MP catalogue (boîte 5/1 telle qu'achetée) -- ce pivot l'intègre en recette récursive au lieu de la lier en direct comme une matière à prix fixe (même correction que GRO-CONC-TOM-51 pour le concentré, Migration 613). À utiliser pour toute fiche CDC exprimant la tomate concassée/pelée en boîte(s) 5/1 -- PAS pour les tomates en dés SURGELÉES (produit différent, ex. Fiche 203 sauce andalouse, hors périmètre de ce pivot).</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>14</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE ANDALOUSE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>