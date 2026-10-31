--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -44,60 +44,60 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>CHIQUETAILLE DE MORUE  GRO_CDC_002</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Filets de morue dessalée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment Bonda Man Jak (habanero antillais)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Cive (oignon pays antillais)</t>
+    <t xml:space="preserve">    CIVE ANTILLAISE (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Citron vert (fruit entier)</t>
   </si>
   <si>
     <t xml:space="preserve">    Échalotte hachée IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    PERSIL simple France botte</t>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Avocat frais (piece)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
   </si>
   <si>
     <t>2.</t>
   </si>