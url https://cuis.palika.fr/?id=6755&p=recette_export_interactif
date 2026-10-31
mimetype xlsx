--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -53,51 +53,51 @@
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    AUBERGINE France cat.I</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    PERSIL simple France botte</t>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Contrôler les D.L.C., peser les denrées, sélectionner le matériel. Laver et désinfecter le matériel et le poste de travail.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>ℹ Four +170°C</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>