--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -26,72 +26,72 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>RNM17710123</t>
   </si>
   <si>
     <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM26040123</t>
   </si>
   <si>
     <t>AUBERGINE France cat.I</t>
   </si>
   <si>
     <t>RNM6520160</t>
   </si>
   <si>
     <t>PERSIL simple France botte</t>
   </si>
@@ -311,51 +311,51 @@
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="3">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="4">
         <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="3">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="4">
         <v>0.9</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="3">
         <v>0.045</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="4">