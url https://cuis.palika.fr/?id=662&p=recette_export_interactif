--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -126,51 +126,51 @@
   <si>
     <t>ℹ Pieces de 12cm de long environ, bien espacees pour la circulation de l'air chaud</t>
   </si>
   <si>
     <t>[DORER] Dorer a l'oeuf entier battu au pinceau</t>
   </si>
   <si>
     <t>ℹ Dorure legere, sans faire couler sur la plaque (bloquerait le developpement)</t>
   </si>
   <si>
     <t>[ENFOURNER] Enfourner a four chaud puis baisser progressivement la temperature</t>
   </si>
   <si>
     <t>ℹ 200-220 degres au depart, 25 a 30 min, four ouvert en fin de cuisson pour le sechage -- ne jamais ouvrir le four avant la fin du developpement</t>
   </si>
   <si>
     <t>PÂTE À CHOUX (B)</t>
   </si>
   <si>
     <t>référence : 0,193 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>PÂTE À CHOUX (B)  00000343</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    SEL</t>
   </si>
   <si>
     <t xml:space="preserve">    SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>[TAMISER] farine T55 avant toutes étapes</t>
   </si>
   <si>
     <t>ℹ sur un papier silicone ou mettre dans un bol qui permettra de verser à l'étapes 3</t>
   </si>
@@ -384,50 +384,53 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -563,67 +566,70 @@
         <v>18</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s" s="3">
         <v>19</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="13">
         <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E14"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>21</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>22</v>
       </c>
       <c r="B2" s="14">
@@ -731,67 +737,70 @@
         <v>30</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s" s="3">
         <v>31</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="13">
         <v>20</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E30"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>32</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>22</v>
       </c>
       <c r="B2" s="14">
@@ -1104,72 +1113,75 @@
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="11">
         <v>54</v>
       </c>
       <c r="B29" t="s" s="12">
         <v>55</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30" t="s" s="13">
         <v>20</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="14">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="A30:D30"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E11"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>56</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>22</v>
       </c>
       <c r="B2" s="14">
@@ -1256,62 +1268,65 @@
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr" s="3">
         <is>
           <t>Source : cahier Palika 1985-86. Ajouter le nescafe et le Trablit (extrait de cafe patisserie) directement dans la 1ere masse bouillante de la creme patissiere, puis terminer comme la creme patissiere nature.</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="13">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A11:D11"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>62</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>22</v>
       </c>
       <c r="B2" s="14">
@@ -1426,62 +1441,65 @@
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr" s="3">
         <is>
           <t>Source : cahier professionnel Palika 1985-86 (base ecole, transmission Lenotre/Wittamer). Bouillir le lait avec 150g sucre + 1/2 gousse vanille. Blanchir 100g sucre + jaunes + maizena. Verser 1/3 du bouillant sur le blanchi, reunir le tout, cuire 30sec apres ebullition. Refroidir sur plaque, passer au passe-vite.</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="13">
         <v>20</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>70</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>22</v>
       </c>
       <c r="B2" s="14">
@@ -1554,51 +1572,51 @@
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr" s="3">
         <is>
           <t>Source : cahier Palika 1985-86. Le fondant est une matiere premiere du commerce (confiserie) ; on y incorpore uniquement le parfum cafe au moment du tablage/tiedissage a 35 degres environ.</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="13">
         <v>20</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>ECLAIR CAFé</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>