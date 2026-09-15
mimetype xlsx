--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -514,171 +514,171 @@
       </c>
       <c r="C13" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="3">
         <v>0.18</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="3">
-        <v>0.18</v>
+        <v>0.176</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="3">
-        <v>0.12</v>
+        <v>0.118</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>35</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="3">
-        <v>0.03</v>
+        <v>0.029</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>37</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="3">
-        <v>0.06</v>
+        <v>0.059</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>38</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="3">
-        <v>0.024</v>
+        <v>0.023</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="3">
-        <v>0.63</v>
+        <v>0.618</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="3">
-        <v>0.01</v>
+        <v>0.009</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="3">
         <v>0.002</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">