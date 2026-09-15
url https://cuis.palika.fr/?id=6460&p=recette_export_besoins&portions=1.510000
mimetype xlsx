--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -624,51 +624,51 @@
       </c>
       <c r="D16" s="4">
         <v>0.1</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="3">
         <v>49</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="4">
         <v>0.02</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F17" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>52</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="4">
         <v>0.012</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" s="5">
         <v>0.0042</v>
       </c>
     </row>