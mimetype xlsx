--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>CORIANDRE-FR</t>
   </si>
   <si>
     <t>Coriandre fraîche — à réactualiser</t>
   </si>
   <si>
@@ -111,53 +111,50 @@
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
     <t>00002225</t>
   </si>
   <si>
     <t>concombre  en cubes sans peau</t>
   </si>
   <si>
     <t>Légumes 4ème gamme (prêts emploi)</t>
   </si>
   <si>
     <t>00002028</t>
   </si>
   <si>
     <t>ail haché</t>
   </si>
   <si>
     <t>Légumes</t>
-  </si>
-[...1 lines deleted...]
-    <t>pc</t>
   </si>
   <si>
     <t>LEV-CHIMIQUE</t>
   </si>
   <si>
     <t>Levure chimique (poudre à lever)</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t>LEV-FRAICHE</t>
   </si>
   <si>
     <t>Levure fraîche de boulanger</t>
   </si>
   <si>
     <t>MIEL-FLORES</t>
   </si>
   <si>
     <t>Miel toutes fleurs vrac</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
@@ -474,163 +471,163 @@
       </c>
       <c r="D10" s="3">
         <v>0.1</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="5">
         <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="3">
         <v>0.015</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F11" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" t="s">
         <v>35</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D12" s="3">
         <v>0.004</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="4">
         <v>0.0168</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" t="s">
         <v>38</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D13" s="3">
         <v>0.005</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="4">
         <v>0.011</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" t="s">
         <v>40</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D14" s="3">
         <v>0.02</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="4">
         <v>0.116</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" t="s">
         <v>43</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D15" s="3">
         <v>0.038</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="4">
         <v>0.0312</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" t="s">
         <v>45</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D16" s="3">
         <v>0.4</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="4">
         <v>5.024</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="6">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="7">
         <v>7.11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Gua bao au poulet (Ferrandi)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>