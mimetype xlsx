--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,198 +67,198 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — FER.BOUL -- 91 recettes/bases, composants_lies complets, imbrication FT chapitre 9, valide Palika 22/07/2026</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Boulangerie Viennoiserie — Recettes et techniques d'une école d'excellence (FER.BOUL)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>0,4 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 13:56</t>
+    <t>30/10/2026 14:57</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00001866</t>
+  </si>
+  <si>
+    <t>pamplemousses en quartiers</t>
+  </si>
+  <si>
+    <t>Conserves et compotes de fruits</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
+    <t>FAR-SEIGLE</t>
+  </si>
+  <si>
+    <t>Farine de seigle T130</t>
+  </si>
+  <si>
+    <t>Farines alternatives &amp; spéciales</t>
+  </si>
+  <si>
+    <t>FAR-TRAD</t>
+  </si>
+  <si>
+    <t>Farine de tradition française T65</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>AMI-MAIS</t>
+  </si>
+  <si>
+    <t>Amidon de maïs (Maïzena)</t>
+  </si>
+  <si>
+    <t>Semoules &amp; amidons</t>
+  </si>
+  <si>
+    <t>CITRON-JAUNE-FR</t>
+  </si>
+  <si>
+    <t>Citron jaune frais (zeste/jus) — à réactualiser</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>ORANGE-FRAICHE</t>
+  </si>
+  <si>
+    <t>Orange fraîche (zeste/jus) — à réactualiser</t>
+  </si>
+  <si>
+    <t>PATE-PISTACHE</t>
+  </si>
+  <si>
+    <t>Pâte de pistache pure 100%</t>
+  </si>
+  <si>
+    <t>Oléagineux et noix</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>LAIT-ENT-UHT</t>
+  </si>
+  <si>
+    <t>Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
+    <t>Laits et laits en poudre</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...92 lines deleted...]
-    <t>Laits et laits en poudre</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>MIEL-FLORES</t>
   </si>
   <si>
     <t>Miel toutes fleurs vrac</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
@@ -719,50 +719,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -802,105 +805,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>3.6914043947368</v>
+        <v>3.4074043947368</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>9.2285109868421</v>
+        <v>8.5185109868421</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>3.6914043947368</v>
+        <v>3.4074043947368</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -958,322 +964,322 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2</v>
+        <v>0.139211</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>2</v>
+        <v>0.139211</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.27</f>
-        <v>0.54</v>
+        <f>E7*0.0042999854</f>
+        <v>0.000599</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.139211</v>
+        <v>0.15</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.139211</v>
+        <v>0.15</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.0042999854</f>
-        <v>0.000599</v>
+        <f>E8*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
+      <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.15</v>
+        <v>0.003579</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.15</v>
+        <v>0.003579</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*1.1999823532</f>
+        <v>0.004295</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.003579</v>
+        <v>0.116</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.003579</v>
+        <v>0.116</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*1.1999823532</f>
-        <v>0.004295</v>
+        <f>E10*0.82</f>
+        <v>0.09512</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.116</v>
+        <v>0.006</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.116</v>
+        <v>0.006</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0.82</f>
-        <v>0.09512</v>
+        <f>E11*1.6</f>
+        <v>0.0096</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.006</v>
+        <v>0.08</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.006</v>
+        <v>0.08</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*1.6</f>
-        <v>0.0096</v>
+        <f>E12*2.8</f>
+        <v>0.224</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D13" s="9">
-        <v>0.08</v>
+        <v>0.28</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.08</v>
+        <v>0.28</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*3.2</f>
-        <v>0.256</v>
+        <f>E13*1.6</f>
+        <v>0.448</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
         <v>55</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>56</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="9">
-        <v>0.28</v>
+        <v>0.01</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.28</v>
+        <v>0.01</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*2.5</f>
-        <v>0.7</v>
+        <f>E14*140</f>
+        <v>1.4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="9">
-        <v>0.01</v>
+        <v>0.055</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.01</v>
+        <v>0.055</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*140</f>
-        <v>1.4</v>
+        <f>E15*5.2</f>
+        <v>0.286</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="9">
-        <v>0.055</v>
+        <v>0.25</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.055</v>
+        <v>0.25</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*5.2</f>
-        <v>0.286</v>
+        <f>E16*1.05</f>
+        <v>0.2625</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s">
+      <c r="A17" t="s" s="12">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="9">
-        <v>0.25</v>
+        <v>2</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.25</v>
+        <v>2</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*1.05</f>
-        <v>0.2625</v>
+        <f>E17*0.27</f>
+        <v>0.54</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="9">
         <v>0.0022</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.0022</v>
       </c>
       <c r="F18" t="s">
         <v>25</v>
       </c>
       <c r="G18" s="4">
         <f>E18*0.35</f>
         <v>0.00077</v>
@@ -1328,50 +1334,53 @@
         <f>E20*0.82</f>
         <v>0.1353</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s" s="3">
         <v>74</v>
       </c>
       <c r="G21" s="13">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>75</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>76</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>77</v>
@@ -1398,214 +1407,214 @@
       </c>
       <c r="D2" s="11">
         <v>0.4</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>81</v>
       </c>
       <c r="C3" t="s">
         <v>79</v>
       </c>
       <c r="D3" s="11">
         <v>2</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>83</v>
       </c>
       <c r="C4" t="s">
         <v>79</v>
       </c>
       <c r="D4" s="11">
         <v>0.11</v>
       </c>
       <c r="E4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>84</v>
       </c>
       <c r="C5" t="s">
         <v>85</v>
       </c>
       <c r="D5" s="11">
         <v>2</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>86</v>
       </c>
       <c r="C6" t="s">
         <v>85</v>
       </c>
       <c r="D6" s="11">
         <v>0.25</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>87</v>
       </c>
       <c r="C7" t="s">
         <v>85</v>
       </c>
       <c r="D7" s="11">
         <v>0.04</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>88</v>
       </c>
       <c r="C8" t="s">
         <v>85</v>
       </c>
       <c r="D8" s="11">
         <v>0.03</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>89</v>
       </c>
       <c r="C9" t="s">
         <v>79</v>
       </c>
       <c r="D9" s="11">
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>91</v>
       </c>
       <c r="C10" t="s">
         <v>85</v>
       </c>
       <c r="D10" s="11">
         <v>0.1</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>92</v>
       </c>
       <c r="C11" t="s">
         <v>85</v>
       </c>
       <c r="D11" s="11">
         <v>0.064</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>93</v>
       </c>
       <c r="C12" t="s">
         <v>79</v>
       </c>
       <c r="D12" s="11">
         <v>0.04</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
@@ -1638,323 +1647,326 @@
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>97</v>
       </c>
       <c r="C15" t="s">
         <v>85</v>
       </c>
       <c r="D15" s="11">
         <v>0.004</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>98</v>
       </c>
       <c r="C16" t="s">
         <v>85</v>
       </c>
       <c r="D16" s="11">
         <v>0.004</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>99</v>
       </c>
       <c r="C17" t="s">
         <v>85</v>
       </c>
       <c r="D17" s="11">
         <v>0.016</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>100</v>
       </c>
       <c r="C18" t="s">
         <v>85</v>
       </c>
       <c r="D18" s="11">
         <v>0.016</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
         <v>85</v>
       </c>
       <c r="D19" s="11">
         <v>0.002</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>102</v>
       </c>
       <c r="C20" t="s">
         <v>85</v>
       </c>
       <c r="D20" s="11">
         <v>0.015</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" t="s">
         <v>85</v>
       </c>
       <c r="D21" s="11">
         <v>0.125</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>103</v>
       </c>
       <c r="C22" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="11">
         <v>0.055</v>
       </c>
       <c r="E22" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F22" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
         <v>88</v>
       </c>
       <c r="C23" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="11">
         <v>0.25</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
         <v>102</v>
       </c>
       <c r="C24" t="s">
         <v>85</v>
       </c>
       <c r="D24" s="11">
         <v>0.04</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
         <v>104</v>
       </c>
       <c r="C25" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="11">
         <v>0.006</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
         <v>105</v>
       </c>
       <c r="C26" t="s">
         <v>85</v>
       </c>
       <c r="D26" s="11">
         <v>0.15</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
       <c r="F26" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s">
         <v>85</v>
       </c>
       <c r="D27" s="11">
         <v>0.08</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
         <v>107</v>
       </c>
       <c r="C28" t="s">
         <v>85</v>
       </c>
       <c r="D28" s="11">
         <v>0.01</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
       <c r="F28" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>108</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>109</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>110</v>
@@ -2274,50 +2286,53 @@
         <v>153</v>
       </c>
       <c r="B19">
         <v>3</v>
       </c>
       <c r="C19" t="s">
         <v>156</v>
       </c>
       <c r="D19" t="s" s="14">
         <v>157</v>
       </c>
       <c r="E19" t="s" s="14">
         <v>158</v>
       </c>
       <c r="F19" t="s">
         <v>159</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D60"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>160</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"FER-PAINPERDU · BOU.PAINS_VIENNOIS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>FER-PAINPERDU · BOU.PAINS_VIENNOIS · référence : 0,4 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -2334,65 +2349,65 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
         <v>162</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[MÉLANGER] "&amp;Procedure!D2</f>
         <v>[MÉLANGER] Mélangez au fouet œufs, lait, sucre et zestes d'orange.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>163</v>
       </c>
       <c r="C6" s="11">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B16</f>
         <v>Lait entier UHT 3,5% MG brique 1L</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E16</f>
         <v>0.25</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F16</f>
         <v>lt</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>164</v>
       </c>
       <c r="C8" s="11">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>165</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
@@ -2449,169 +2464,169 @@
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>164</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*0.125</f>
         <v>0.125</v>
       </c>
       <c r="D14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>170</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*0.055</f>
         <v>0.055</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
         <v>171</v>
       </c>
       <c r="B16" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Jus d'orange pour stopper la cuisson, ajoutez le beurre, la fécule et le Grand Marnier, mélangez jusqu'à épaississement, refroidissez.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>165</v>
       </c>
       <c r="C17" s="11">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="D17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>168</v>
       </c>
       <c r="C18" s="11">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="D18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Amidon de maïs (Maïzena)</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.006</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="17">
         <v>172</v>
       </c>
       <c r="B20" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Prélevez les suprêmes de pamplemousse et citron pelés à vif.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>pamplemousses en quartiers</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.15</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Citron jaune frais (zeste/jus) — à réactualiser</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>0.08</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="17">
         <v>173</v>
       </c>
       <c r="B23" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D7</f>
         <v>[DRESSER] Dressez le pain perdu tiède, sauce suzette par-dessus, suprêmes d'agrumes, pistache facultative.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>Pâte de pistache pure 100%</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>0.01</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="16">
         <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="17">
         <v>162</v>
       </c>
       <c r="B27" t="str" s="14">
         <f>"[FRASER] "&amp;Procedure!D8</f>
         <v>[FRASER] Fraser farine (500g) et eau (320g) 3 min, puis autolyser.</v>
       </c>
@@ -2619,51 +2634,51 @@
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>175</v>
       </c>
       <c r="C28" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>170</v>
       </c>
       <c r="C29" s="11">
         <f>'Besoins'!$B$2*0.064</f>
         <v>0.064</v>
       </c>
       <c r="D29" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="17">
         <v>166</v>
       </c>
       <c r="B30" t="str" s="14">
         <f>"[INCORPORER] "&amp;Procedure!D9</f>
         <v>[INCORPORER] Ajouter le levain (200g) en deux fois et le sel (11g), pétrir 8 min lent + 2 min moyen.</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>176</v>
       </c>
       <c r="C31" s="11">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="D31" t="s">
         <v>25</v>
       </c>
@@ -2747,51 +2762,51 @@
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
       <c r="A40" t="s" s="17">
         <v>162</v>
       </c>
       <c r="B40" t="str" s="14">
         <f>"[VERSER] "&amp;Procedure!D13</f>
         <v>[VERSER] Verser l'eau (120g) à 45°C dans le bocal du levain, délayer légèrement à la maryse.</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>170</v>
       </c>
       <c r="C41" s="11">
         <f>'Besoins'!$B$2*0.016</f>
         <v>0.016</v>
       </c>
       <c r="D41" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E13</f>
         <v>ℹ</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43">
       <c r="A43" t="s" s="17">
         <v>166</v>
       </c>
       <c r="B43" t="str" s="14">
         <f>"[VERSER] "&amp;Procedure!D14</f>
         <v>[VERSER] Verser le levain tout point (60g) dans un saladier, fouetter jusqu'à petites bulles.</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="s">
@@ -2877,124 +2892,124 @@
     <row r="52">
       <c r="A52"/>
       <c r="B52" t="str">
         <f>Besoins!B19</f>
         <v>Miel toutes fleurs vrac</v>
       </c>
       <c r="C52" s="11">
         <f>Besoins!E19</f>
         <v>0.000211</v>
       </c>
       <c r="D52" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="53">
       <c r="A53"/>
       <c r="B53" t="s">
         <v>170</v>
       </c>
       <c r="C53" s="11">
         <f>'Besoins'!$B$2*0.0042105263</f>
         <v>0.004211</v>
       </c>
       <c r="D53" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="54">
       <c r="A54"/>
       <c r="B54" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E17</f>
         <v>ℹ</v>
       </c>
       <c r="C54"/>
       <c r="D54"/>
     </row>
     <row r="55">
       <c r="A55" t="s" s="17">
         <v>166</v>
       </c>
       <c r="B55" t="str" s="14">
         <f>"[INCORPORER] "&amp;Procedure!D18</f>
         <v>[INCORPORER] Incorporer la farine de seigle (85g) au fouet.</v>
       </c>
       <c r="C55"/>
       <c r="D55"/>
     </row>
     <row r="56">
       <c r="A56"/>
       <c r="B56" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Farine de seigle T130</v>
       </c>
       <c r="C56" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.003579</v>
       </c>
       <c r="D56" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s" s="17">
         <v>169</v>
       </c>
       <c r="B57" t="str" s="14">
         <f>"[METTRE] "&amp;Procedure!D19</f>
         <v>[METTRE] Mettre dans un bocal propre, réserver au chaud jusqu'à odeur marquée et grosses bulles, texture façon mousse au chocolat.</v>
       </c>
       <c r="C57"/>
       <c r="D57"/>
     </row>
     <row r="58">
       <c r="A58"/>
       <c r="B58" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E19</f>
         <v>ℹ</v>
       </c>
       <c r="C58"/>
       <c r="D58"/>
     </row>
     <row r="59">
       <c r="A59"/>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
     </row>
     <row r="60">
       <c r="A60" t="s" s="19">
         <v>22</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="31">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B42:D42"/>
     <mergeCell ref="B43:D43"/>
     <mergeCell ref="B45:D45"/>
     <mergeCell ref="B47:D47"/>
     <mergeCell ref="B48:D48"/>