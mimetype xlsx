--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -68,51 +68,51 @@
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF (ml)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Levure fraîche de boulanger</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
@@ -164,141 +164,141 @@
   <si>
     <t>Gâteaux</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ BISCUIT DUCHESSE (FEUILLES)</t>
   </si>
   <si>
     <t>Appareils divers</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ BISCUIT DUCHESSE</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ OEUF (ml)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ SUCRE (S2)</t>
   </si>
   <si>
-    <t>Sucres Mat. prem.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">                ↳ FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">                ↳ BROYAGE D'AMANDES 50/50</t>
   </si>
   <si>
+    <t>Praliné, pâte d'amande, massepain</t>
+  </si>
+  <si>
     <t xml:space="preserve">            ↳ papier silicone</t>
   </si>
   <si>
-    <t>Petit matériel hôtellier</t>
+    <t>Consommables (films, papiers)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ COULIS D'ORANGE (B)</t>
   </si>
   <si>
     <t>Sauces et coulis pâtisserie</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ EXTRAIT D'ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ SUCRE (S0)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ ORANGE (P)</t>
   </si>
   <si>
     <t>Calcul</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ ORANGE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...5 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MOUSSE à L'ORANGE II</t>
   </si>
   <si>
     <t>Mousses et bavarois</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CREME FRAOECHE</t>
   </si>
   <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
     <t xml:space="preserve">            ↳ PULPE D'ORANGE</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ ORANGE (JUS FRAIS)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ ORANGE (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ GELATINE EN FEUILLES (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ GELATINE EN FEUILLES</t>
   </si>
   <si>
+    <t>Gélatines et texturants</t>
+  </si>
+  <si>
     <t xml:space="preserve">            ↳ MERINGUE CUITE</t>
   </si>
   <si>
     <t>Meringues</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BLANC D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
-    <t xml:space="preserve">                ↳ EAU</t>
+    <t xml:space="preserve">                ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ GELÉE D'ORANGE</t>
   </si>
   <si>
     <t>Gelées, confitures et confits</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre en grains n°100 (brioche)</t>
   </si>
   <si>
     <t>Sucres complémentaires et sirops</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -344,50 +344,53 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
@@ -937,431 +940,431 @@
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>50</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="3">
         <v>0.001</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="3">
         <v>0.001</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="3">
         <v>0</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="3">
         <v>0.005</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C33" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="3">
         <v>0.001</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C34" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="3">
         <v>0.001</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="3">
         <v>0.001</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>4</v>
       </c>
       <c r="B36" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="3">
         <v>0.002</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>5</v>
       </c>
       <c r="B37" t="s">
+        <v>62</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="3">
+        <v>0</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="3">
         <v>0</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2</v>
       </c>
       <c r="B39" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C39" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="3">
         <v>0.007</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>3</v>
       </c>
       <c r="B40" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="3">
         <v>0.003</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>3</v>
       </c>
       <c r="B41" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C41" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="3">
         <v>0.002</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>4</v>
       </c>
       <c r="B42" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="3">
         <v>0.001</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>5</v>
       </c>
       <c r="B43" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C43" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="3">
         <v>0.012</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>6</v>
       </c>
       <c r="B44" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="3">
-        <v>0.012</v>
+        <v>0.002</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>4</v>
       </c>
       <c r="B45" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="3">
         <v>0.003</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
+        <v>62</v>
+      </c>
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="3">
+        <v>0.001</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>3</v>
       </c>
       <c r="B47" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C47" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="3">
         <v>0.048</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
       <c r="F47" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>4</v>
       </c>
       <c r="B48" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="3">
+        <v>0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>77</v>
       </c>
       <c r="C49" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="3">
         <v>0.003</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>4</v>
@@ -1417,291 +1420,291 @@
       </c>
       <c r="E52" t="s">
         <v>14</v>
       </c>
       <c r="F52" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>4</v>
       </c>
       <c r="B53" t="s">
         <v>50</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="3">
         <v>0.002</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>4</v>
       </c>
       <c r="B54" t="s">
         <v>81</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="3">
         <v>0</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
         <v>82</v>
       </c>
       <c r="C55" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="3">
         <v>0.002</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="3">
         <v>0.002</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C57" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="3">
         <v>0.001</v>
       </c>
       <c r="E57" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C58" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="3">
         <v>0.012</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="3">
-        <v>0.012</v>
+        <v>0.002</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C60" t="s">
         <v>7</v>
       </c>
       <c r="D60" s="3">
         <v>0.003</v>
       </c>
       <c r="E60" t="s">
         <v>14</v>
       </c>
       <c r="F60" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>5</v>
       </c>
       <c r="B61" t="s">
+        <v>62</v>
+      </c>
+      <c r="C61" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="3">
+        <v>0.001</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>84</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="3">
         <v>0</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>3</v>
       </c>
       <c r="B63" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="3">
         <v>0.001</v>
       </c>
       <c r="E63" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C64" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="3">
         <v>0.027</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
       <c r="F64" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>4</v>
       </c>
       <c r="B65" t="s">
+        <v>75</v>
+      </c>
+      <c r="C65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="3">
+        <v>0</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1</v>
       </c>
       <c r="B66" t="s">
         <v>85</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="3">
         <v>0.03</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>