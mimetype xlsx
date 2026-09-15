--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>0,94 kg</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:04</t>
+    <t>15/09/2026 16:16</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -1011,51 +1011,51 @@
         <v>25</v>
       </c>
       <c r="G12" s="4">
         <f>E12*7.8</f>
         <v>4.68</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="12">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>0.03</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.03</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>0.001</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.001</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>