--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -384,51 +384,51 @@
       </c>
       <c r="D7" s="3">
         <v>0.6</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="4">
         <v>4.68</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="5">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="3">
         <v>0.03</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F8" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="3">
         <v>0.001</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="4">
         <v>0.0022</v>
       </c>
     </row>