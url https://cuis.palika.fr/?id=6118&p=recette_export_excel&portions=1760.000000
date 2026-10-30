--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,138 +67,138 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus PAL.CAH85 — audité et corrigé, verrouillage Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Cahier professionnel 1985-86 (PAL.CAH85)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 760 gr</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 19:08</t>
+    <t>30/10/2026 19:47</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>gr</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 760 gr)</t>
   </si>