--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -26,93 +26,93 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>