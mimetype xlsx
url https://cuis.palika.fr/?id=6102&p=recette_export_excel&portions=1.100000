--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,123 +67,123 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus PAL.CAH85 — audité et corrigé, verrouillage Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Cahier professionnel 1985-86 (PAL.CAH85)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1,1 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 18:23</t>
+    <t>30/10/2026 20:52</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>AMI-MAIS</t>
+  </si>
+  <si>
+    <t>Amidon de maïs (Maïzena)</t>
+  </si>
+  <si>
+    <t>Semoules &amp; amidons</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...8 lines deleted...]
-    <t>Semoules &amp; amidons</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1,1 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Méthodes-cadres (mères)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
@@ -383,50 +383,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -521,50 +524,53 @@
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -647,120 +653,123 @@
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.4</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.4</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="4">
         <f>E7*0.489836</f>
         <v>0.195934</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
+      <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*3.9514</f>
-        <v>1.18542</v>
+        <f>E8*1.6</f>
+        <v>0.64</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s">
+      <c r="A9" t="s" s="12">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="9">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*1.6</f>
-        <v>0.64</v>
+        <f>E9*3.9514</f>
+        <v>1.18542</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10" t="s" s="3">
         <v>41</v>
       </c>
       <c r="G10" s="13">
         <f>SUM(G7:G9)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>42</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>43</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>44</v>
@@ -790,100 +799,103 @@
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>48</v>
       </c>
       <c r="C3" t="s">
         <v>49</v>
       </c>
       <c r="D3" s="11">
         <v>0.3</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
         <v>49</v>
       </c>
       <c r="D4" s="11">
         <v>0.4</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>51</v>
       </c>
       <c r="C5" t="s">
         <v>49</v>
       </c>
       <c r="D5" s="11">
         <v>0.4</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>52</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>53</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>54</v>
@@ -919,50 +931,53 @@
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>61</v>
       </c>
       <c r="D3" t="s" s="14">
         <v>62</v>
       </c>
       <c r="E3" t="s" s="14">
         <v>63</v>
       </c>
       <c r="F3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>64</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"C85.CRPA.MELANGE · PAT.CADRES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>C85.CRPA.MELANGE · PAT.CADRES · référence : 1,1 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
@@ -1011,51 +1026,51 @@
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E3</f>
         <v>ℹ</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="19">
         <v>22</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>