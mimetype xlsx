--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -46,51 +46,51 @@
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>référence : 1,45 lt</t>
   </si>
   <si>
     <t>Sorbet Abricot  C85.SORB.ABRICOT</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Sorbet (méthode-cadre) — voir l'onglet "Sorbet (méthode-cadre)"</t>
   </si>
   <si>
     <t xml:space="preserve">    Purée d'abricot (à sourcer)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Glucose DE40 sirop standard</t>
   </si>
   <si>
     <t xml:space="preserve">    CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>[ABRICOTER] 1L de pulpe d'abricot, 300gr de sucre, 150gr d'eau, glucose, 1/2 citron</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Sorbet (méthode-cadre)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
@@ -231,50 +231,53 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E14"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -403,62 +406,65 @@
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B13" t="s" s="12">
         <v>15</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="13">
         <v>16</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E8"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>17</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>18</v>
       </c>
       <c r="B2" s="14">
@@ -509,51 +515,51 @@
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="11">
         <v>24</v>
       </c>
       <c r="B7" t="s" s="12">
         <v>25</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="13">
         <v>16</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="6">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A8:D8"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Sorbet Abricot</dc:title>
   <dc:subject/>